--- v0 (2026-02-17)
+++ v1 (2026-05-16)
@@ -51,1818 +51,1818 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Surama Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/1/pl-01.2017-ginastica-em-pra-as-publicas.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/1/pl-01.2017-ginastica-em-pra-as-publicas.docx</t>
   </si>
   <si>
     <t>Autoriza o poder executivo instituir o programa ginástica popular, a ser desenvolvido no âmbito municipal.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Odair Holanda</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/2/pl-01.2017-incentivo-leitura.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/2/pl-01.2017-incentivo-leitura.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Leitura nas Escolas Públicas do Município de Guadalupe-PI.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/52/pl-01.2017-craque-na-bola-craque-na-escola.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/52/pl-01.2017-craque-na-bola-craque-na-escola.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto “Craque de Bola, Craque na Escola” no âmbito do Município de Guadalupe-PI e dá outras providências</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Guadalupe - PMG</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/10/pl-01.2017-reajuste-do-magist-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/10/pl-01.2017-reajuste-do-magist-rio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores profissionais do Magistério da Educação Básica do Município de Guadalupe, para fim de adequação ao piso nacional dos profissionais da educação básica, nos termos da Lei Federal nº 11.738/2008.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/11/pl-02.2017-parcelamento-junto-a-eletrobras.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/11/pl-02.2017-parcelamento-junto-a-eletrobras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos oriundos de consumo de energia elétrica vencidas até 31 de janeiro de 2017.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/3/pl-14.2017-financiamentos-rurais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/3/pl-14.2017-financiamentos-rurais.pdf</t>
   </si>
   <si>
     <t>Autoriza os tomadores de financiamentos rurais junto ao Fundo de Aval do Município de Guadalupe-PI, do pagamento dos débitos existentes, como também utilizar os recursos do referido fundo para liquidar operações com base na Lei Federal nº 13.340 de 28 de setembro de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/37/pl-03.2017-parcelamento-da-ilumina-o-p-blica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/37/pl-03.2017-parcelamento-da-ilumina-o-p-blica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos oriundos da Contribuição para Custeio da Iluminação Pública - COSIP vencidas até 31 de março de 2017.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Jesse James</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/50/projeto-de-lei-n-01.2017-cine-tony-marcos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/50/projeto-de-lei-n-01.2017-cine-tony-marcos.pdf</t>
   </si>
   <si>
     <t>Altera a nome do Logradouro público Cine Teatro Mandacaru para Cine Teatro Tony Marcos e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/51/pl-02.2017-ginastica-em-pra-as-publicas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/51/pl-02.2017-ginastica-em-pra-as-publicas.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo instituir o programa ginástica popular, a ser desenvolvido no âmbito municipal</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/59/pl-03.2017-tc-euclides-radialista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/59/pl-03.2017-tc-euclides-radialista.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Euclides Ventura da Silva</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/60/pl-04.2017-tc-georgiano-neto.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/60/pl-04.2017-tc-georgiano-neto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Georgiano Fernandes Lima Neto.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/61/pl-05.2017-tc-neidinha.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/61/pl-05.2017-tc-neidinha.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Maria Jozeneide Fernandes Lima.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/65/pl-05.2017-crian-a-feliz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/65/pl-05.2017-crian-a-feliz.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$ 100.000,00 (cem mil reais), e a criar um programa de trabalho para viabilizar a execução para o fim a que se destina e dá outras providências</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Martinez Geony</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/66/projeto-de-lei-n-01.2017-dia-do-vaqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/66/projeto-de-lei-n-01.2017-dia-do-vaqueiro.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do vaqueiro e da outras providencias</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/83/pl-06.2017-regulariza-o-fundi-ria-1.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/83/pl-06.2017-regulariza-o-fundi-ria-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública de regularização fundiária do Município de Guadalupe-PI e dá outras providências</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/91/projeto-de-lei-n-02.2017-tc-jos-raimundo-cutia-.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/91/projeto-de-lei-n-02.2017-tc-jos-raimundo-cutia-.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. José Raimundo dos Santos</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/92/projeto-de-lei-n-03.2017-tc-francinaldo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/92/projeto-de-lei-n-03.2017-tc-francinaldo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Francinaldo Silva.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Tharlis Santos</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/96/pl-01.2017-tc-francisco-soares-de-sousa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/96/pl-01.2017-tc-francisco-soares-de-sousa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Francisco Soares de Sousa</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/97/pl-02.2017-tc-leonides-jos-de-sousa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/97/pl-02.2017-tc-leonides-jos-de-sousa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Leonides José de Sousa.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/98/projeto-de-lei-n-04.2017-tc-gildete-saraiva-de-andrade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/98/projeto-de-lei-n-04.2017-tc-gildete-saraiva-de-andrade.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Gildete Saraiva de Andrade</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Adão Moura</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/99/pl-01.2017-tc-jonaldo-jos-.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/99/pl-01.2017-tc-jonaldo-jos-.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Jonaldo José Silva Nascimento</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/100/pl-02.2017-tc-delma-costa-de-mac-do.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/100/pl-02.2017-tc-delma-costa-de-mac-do.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Delma Costa de Macêdo.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/101/pl-03.2017-tc-jos-moura-brasil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/101/pl-03.2017-tc-jos-moura-brasil.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. José Moura Brasil.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/102/pl-01.2017-tc-antonio-jos-alves.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/102/pl-01.2017-tc-antonio-jos-alves.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Antonio José Alves.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/103/pl-02.2017-tc-adelson-alves-da-silva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/103/pl-02.2017-tc-adelson-alves-da-silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Adelson Alves da Silva</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/104/pl-03.2017-tc-h-lvia-de-almeida-santos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/104/pl-03.2017-tc-h-lvia-de-almeida-santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Hélvia de Almeida Santos</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/105/projeto-de-lei-n-02.2017-tc-domingos-moreira-de-sousa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/105/projeto-de-lei-n-02.2017-tc-domingos-moreira-de-sousa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Domingos Moreira de Sousa.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/106/projeto-de-lei-n-03.2017-tc-givaldo-nunes-dos-santos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/106/projeto-de-lei-n-03.2017-tc-givaldo-nunes-dos-santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Givaldo Nunes dos Santos.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/107/projeto-de-lei-n-04.2017-tc-francisco-antonio-so_krnBdvR.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/107/projeto-de-lei-n-04.2017-tc-francisco-antonio-so_krnBdvR.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Francisco Antonio Soares “King”.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/108/projeto-de-lei-n-02.2017-tc-maria-luordes-carvalho-lima.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/108/projeto-de-lei-n-02.2017-tc-maria-luordes-carvalho-lima.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Maria Lurdes Carvalho Lima</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/109/projeto-de-lei-n-03.2017-tc-jailson-cardoso-silva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/109/projeto-de-lei-n-03.2017-tc-jailson-cardoso-silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Jailson Cardoso Silva.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/110/projeto-de-lei-n-04.2017-papagaio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/110/projeto-de-lei-n-04.2017-papagaio.pdf</t>
   </si>
   <si>
     <t>Institui a Ave Símbolo da Cidade de Guadalupe e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Luciana Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/111/pl-01.2017-tc-jo-o-martins-saraiva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/111/pl-01.2017-tc-jo-o-martins-saraiva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. João Martins Saraiva.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/112/pl-02.2017-tc-paulo-rocha.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/112/pl-02.2017-tc-paulo-rocha.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Paulo Henrique de Sousa Rocha</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Marcelo Mota</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/113/projeto-de-lei-n-01.2017-tc-eug-nio-solon.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/113/projeto-de-lei-n-01.2017-tc-eug-nio-solon.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Eugênio Solon.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/114/pl-08.2017-tc-socorro-gonzaga.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/114/pl-08.2017-tc-socorro-gonzaga.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Maria do Socorro Fernandes de Santana</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/115/pl-03.2017-tc-luis-alves.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/115/pl-03.2017-tc-luis-alves.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Luis Alves de Moraes.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/116/projeto-de-lei-n-05.2017-tc-jos-maria-de-oliveira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/116/projeto-de-lei-n-05.2017-tc-jos-maria-de-oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. José Maria de Oliveira.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/133/pl-09.2017-conselho-anti-drogas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/133/pl-09.2017-conselho-anti-drogas.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal Antidrogas – COMAD e dá outras providências</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/134/pl-10.2017-pelot-o-mirim.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/134/pl-10.2017-pelot-o-mirim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação e regulamentação do Pelotão Mirim e do Programa Educacional de Resistência às Drogas e a Violência - PROERD no Município de Guadalupe e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/136/projeto-de-lei-n-05.2017-cor-e-bras-o-oficial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/136/projeto-de-lei-n-05.2017-cor-e-bras-o-oficial.pdf</t>
   </si>
   <si>
     <t>Institui o Brasão e as Cores Oficiais do Município de Guadalupe-PI.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Adota o Diário Eletrônico dos Municípios do Estado do Piauí, instituído e administrado pela APPM, como meio oficial de comunicação dos atos normativos e administrativos do Município de Guadalupe- PI</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/167/pl-15.2017-sistema-nico-da-assist-ncia-social.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/167/pl-15.2017-sistema-nico-da-assist-ncia-social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Assistência Social e institui o Sistema Único da Assistência Social - SUAS no Município de Guadalupe - Piauí e dá outras providências</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/169/projeto-de-lei-n-05.2017-cortes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/169/projeto-de-lei-n-05.2017-cortes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte de fornecimento de água e luz, às sextas-feiras, sábados, domingos, vésperas e dias feriados no Município de Guadalupe e dá outras providências</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/170/pl-04.2017-pared-es-de-som.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/170/pl-04.2017-pared-es-de-som.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos critérios e intensidades dos sons e ruídos na cidade de Guadalupe-PI, e dá outras providências</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/171/pl-03.2017-loteamento-edivaldo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/171/pl-03.2017-loteamento-edivaldo.pdf</t>
   </si>
   <si>
     <t>Nomeia o novo loteamento no Bairro Vila Nova</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/191/pl-18.2017-cr-dito-suplementar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/191/pl-18.2017-cr-dito-suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/192/pl-19.2017-convenio-com-ong.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/192/pl-19.2017-convenio-com-ong.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guadalupe, Estado de PIAUÍ, a firmar convênio com Entidades Não Governamentais e sem fins lucrativos, no âmbito do Programa Minha Casa, Minha Vida - Entidades e dá outras providências</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/58/pl-04.2017-ldo-2017-2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/58/pl-04.2017-ldo-2017-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Orçamentária Anual - LOA para o exercício financeiro de 2018, para a elaboração do Plano Plurianual do período 2018 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/183/pl-11.2017-loa-2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/183/pl-11.2017-loa-2018.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GUADALUPE PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/184/pl-10.2017-ppa-2018-2021.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/184/pl-10.2017-ppa-2018-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do Município de Guadalupe, Estado do Piauí, para o quadriênio 2018 a 2021, e dá outras providências</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Luciana Martins, Odair Holanda</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/194/emenda-a-lei-org-nica-n-.-06.2017-13-subs-dio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/194/emenda-a-lei-org-nica-n-.-06.2017-13-subs-dio.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica Municipal, nos termos que especifica</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/127/plc-12.2017-altera-c-digo-tribut-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/127/plc-12.2017-altera-c-digo-tribut-rio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 453, de 09 de dezembro de 2014, Código Tributário do Município de Guadalupe, que dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza, nos termos da Lei Complementar Federal n° 157, de 29 de dezembro de 2016 que alterou a Lei Complementar Federal n° 116, de 31 de julho de 2003 e dá outras providências</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/168/plc-17.2017-altera-lei-403.2012.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/168/plc-17.2017-altera-lei-403.2012.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 403/ 2012 e revoga a Lei n° 410/ 2013, que dispõe sobre a criação do Conselho Municipal do direito idoso e dá outras providências</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>PEMI</t>
   </si>
   <si>
     <t>Projeto de Emenda Inclusiva</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/93/emenda-n-2-a-pl-006.2017-regulariza-o-fundi-ria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/93/emenda-n-2-a-pl-006.2017-regulariza-o-fundi-ria.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §3º no artigo 6º do Projeto de Lei 006/2017.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>PEMM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/84/emenda-a-pl-n-006.2017-regulariza-o-fundi-ria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/84/emenda-a-pl-n-006.2017-regulariza-o-fundi-ria.pdf</t>
   </si>
   <si>
     <t>Dê-se nova redação ao artigo 19 com a alteração do texto do inciso I, do seu § 1º, bem como a supressão do texto do § 2º; Dê-se nova redação ao § 2o, do artigo 21 do Projeto de Lei n° 006, de 14 de junho de 2017</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/95/emenda-n-4-a-pl-006.2017-regulariza-o-fundi-ria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/95/emenda-n-4-a-pl-006.2017-regulariza-o-fundi-ria.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 7º e o parágrafo único do artigo 10 do Projeto de Lei 006/2017.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/128/emenda-n-1-a-plc-12.2017-c-digo-tribut-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/128/emenda-n-1-a-plc-12.2017-c-digo-tribut-rio.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por objetivo, dar a correta redação ao art. 145 do Código Tributário Municipal</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/159/emenda-ao-projeto-de-lei-n-05.2017-cor-e-bras-o.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/159/emenda-ao-projeto-de-lei-n-05.2017-cor-e-bras-o.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Art. 5º do Projeto de Lei nº. 05/2017 de autoria Vereador Odair Pereira Holanda que institui o Brasão e as Cores Oficiais do Município de Guadalupe-PI</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/180/emenda-n-01-loa-2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/180/emenda-n-01-loa-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°. 001/2017 ao Projeto de Lei n. 011/2017</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/181/emenda-n-01-loa-2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/181/emenda-n-01-loa-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Inclusiva n°. 001/2017 ao Projeto de Lei n. 011/2017</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/182/emenda-n-02-loa-2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/182/emenda-n-02-loa-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Inclusiva n°. 002/2017 ao Projeto de Lei n. 011/2017</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/193/emenda-ao-projeto-de-lei-n-04.2017-pared-es-de-som.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/193/emenda-ao-projeto-de-lei-n-04.2017-pared-es-de-som.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº. 04/2017 de autoria do Vereador Tharlis Santos Sousa que Dispõe sobre a regulamentação dos critérios e intensidades dos sons e ruídos na cidade de Guadalupe-PI, e dá outras providências</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>PEMR</t>
   </si>
   <si>
     <t>Projeto de Emenda Revogativa</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/94/emenda-n-3-a-pl-006.2017-regulariza-o-fundi-ria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/94/emenda-n-3-a-pl-006.2017-regulariza-o-fundi-ria.pdf</t>
   </si>
   <si>
     <t>Exclui o §2º no artigo 2º do Projeto de Lei 006/2017.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja implantado o calçamento na Rua Presidente Epitácio Pessoa no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja realizada a licitação para aquisição de fardamento escolar.</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja realizada o roço das ruas dos bairros: Cruzeta, Bela Vista e Coqueiro.</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que sejam retirados os banheiros no Mercado Público e que seja construído um alpendre.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feita capina e roço e recuperação da capela do Cemitério Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/4/indica-o-n-06-estradas-vicinais.docx.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/4/indica-o-n-06-estradas-vicinais.docx.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Secretário de Infraestrutura, após ouvido o Plenário na forma regimental, que sejam adotadas providências para recuperação das estradas da Zona Rural do Município.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-n-02.17-estrada-guadalupe-jerumenha.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-n-02.17-estrada-guadalupe-jerumenha.docx</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que busque recursos junto aos Governos Estadual e Federal para seja realizada a recuperação asfáltica da estrada que liga Guadalupe à Jerumenha.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/21/indica-o-n-03.17-instala-o-de-camara-no-hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/21/indica-o-n-03.17-instala-o-de-camara-no-hospital.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja implantado sistema de monitoramento (câmara de vigilância) no Hospital Local Pedrina Silveira</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-n-03.17-rua-beira-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-n-03.17-rua-beira-rio.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a limpeza na Rua Beira-Rio no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/15/indica-o-n-01.2017-limpeza-p-blica-na-vila-parna-ba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/15/indica-o-n-01.2017-limpeza-p-blica-na-vila-parna-ba.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário na forma regimental, a realização da limpeza pública e roço da área da Quadra 03, na Praça da Igreja São Sebastião e na quadra do Posto de Saúde no Bairro Vila Parnaíba</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/16/indica-o-n-01.17-instala-o-de-camara-nas-escolas-_G0jCPQV.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/16/indica-o-n-01.17-instala-o-de-camara-nas-escolas-_G0jCPQV.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja implantado sistema de monitoramento (câmara de vigilância) nas Escolas Municipais: CEDEG e Hipólito José Araripe.</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja implantado poços tubulares na Zona Rural, nas localidades: Riacho Seco, Largo, Cardoso (Vicente Ramos) e Santa Helena</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/18/indica-o-n-04.17-estrada-da-quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/18/indica-o-n-04.17-estrada-da-quadra.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja melhorada a estrada que liga o Bairro Coqueiro à Vila Boa Esperança.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/19/indica-o-n-05.17-estrada-da-quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/19/indica-o-n-05.17-estrada-da-quadra.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feita a recuperação asfáltica da estrada que liga o Centro à Vila Boa Esperança.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/20/indica-o-n-03.2017-recupera-o-dos-cal-amentos-e-avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/20/indica-o-n-03.2017-recupera-o-dos-cal-amentos-e-avenida.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito, após ouvido o Plenário na forma regimental, a recuperação do calçamento nas diversas Ruas da cidade e do asfalto ao longo da Avenida Manoel Ribeiro da Fonseca.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/22/indica-o-n-06.17-redutor-de-velocidade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/22/indica-o-n-06.17-redutor-de-velocidade.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a construção de um quebra-molas enfrente a escola municipal Alexandrino Mousinho.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/23/indica-o-n-07.17-cobertura-de-rea-no-cemit-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/23/indica-o-n-07.17-cobertura-de-rea-no-cemit-rio.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a cobertura daquela área calçada, próximo ao cruzeiro no cemitério local da nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/24/indica-o-n-08.17-cal-amento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/24/indica-o-n-08.17-cal-amento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, o calçamento na Rua Expedito Araújo no Bairro Cruzeta.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/25/indica-o-n-09.17-sinalizar-os-quebra-molas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/25/indica-o-n-09.17-sinalizar-os-quebra-molas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a sinalização nos quebra-molas existente na cidade</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/26/indica-o-n-04.17-estrada-da-quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/26/indica-o-n-04.17-estrada-da-quadra.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito, após ouvido o Plenário na forma regimental, a implantação de um parque infantil na Escola Municipal Eduarda Batista.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/27/indica-o-n-05.2017-escola-de-musica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/27/indica-o-n-05.2017-escola-de-musica.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito, após ouvido o Plenário na forma regimental, que seja reativada a Escola Municipal de Música.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/28/indica-o-n-05a.2017-transporte-da-carne.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/28/indica-o-n-05a.2017-transporte-da-carne.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita, após ouvido o Plenário na forma regimental, a aquisição de veículo especifico para transporte da carne do matadouro para o mercado público.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-n-06.2017-pal-cio-das-secretarias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-n-06.2017-pal-cio-das-secretarias.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito, após ouvido o Plenário na forma regimental, a implantação do Palácio das Secretarias no prédio do antigo hotel de Guadalupe, ao lado do Conselho Tutelar.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-n-07.2017-cal-amento-da-rua-c.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-n-07.2017-cal-amento-da-rua-c.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo senhor Prefeito, após ouvido o Plenário na forma regimental, que seja concluído o calçamento na Rua C, após a praça da Igreja.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-n-08.2017-ilumina-o-p-blica-na-estrada-da-eta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-n-08.2017-ilumina-o-p-blica-na-estrada-da-eta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja recuperada a iluminação pública na estrada da ETA no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/32/indica-o-n-09.2017-posto-de-sa-de-24-horas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/32/indica-o-n-09.2017-posto-de-sa-de-24-horas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que um Posto de Saúde funcione também à noite.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/33/indica-o-n-03.17-cal-amento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/33/indica-o-n-03.17-cal-amento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja realizada a construção de calçamento nas ruas G e H no bairro Cruzeta.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/34/indica-o-n-04.17-parque-infantil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/34/indica-o-n-04.17-parque-infantil.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja implantado um parque infantil e academia pública na praça Américo de Castro no Bairro Coqueiro.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-n-01.17-recupera-o-das-estradas-vicinais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-n-01.17-recupera-o-das-estradas-vicinais.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que sejam recuperadas as estradas vicinais de acesso as localidades: Cardoso, Congo, Peixe, Aprazível e Salinas.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-n-02.17-ilumina-o-nas-quadras-13-14-e-15-centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-n-02.17-ilumina-o-nas-quadras-13-14-e-15-centro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja recuperada a iluminação pública das quadras 13, 14 e 15 do bairro Centro.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-n-11.17-epis.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-n-11.17-epis.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, o fornecimento de Equipamentos de proteção Individual aos trabalhadores municipais.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/39/indica-o-n-12.17-melhores-alunos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/39/indica-o-n-12.17-melhores-alunos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, criar incentivo para os MELHORES ALUNOS do ano letivo da rede municipal</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-01.2017-mo-o-de-rep-dio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-01.2017-mo-o-de-rep-dio.pdf</t>
   </si>
   <si>
     <t>Indico aos senhores Vereadores, após ouvido o Plenário na forma regimental, que seja aprovado pelo Legislativo Municipal, Moção de Repúdio a Reforma da Previdência proposta pelo Governo Federal através da PEC 287, a ser encaminhada aos Deputados e Senadores da Bancada Piauiense, seguindo em anexo texto a ser apreciado.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-n-03.17-academia-na-vila-parna-ba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-n-03.17-academia-na-vila-parna-ba.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a implantação de academia pública na praça da Igreja no Bairro Vila Parnaíba</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-n-13.17-postos-policiais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-n-13.17-postos-policiais.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal e ao comandante Independente da polícia militar, após ouvido o Plenário na forma regimental, a reinstalação dos postos policiais do bairro Coqueiro e balneário Belém Brasília</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-n-14.17-garagem-municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-n-14.17-garagem-municipal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a instalação de uma garagem municipal com teto</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-n-06.17-ro-o-na-pista-de-motocross.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-n-06.17-ro-o-na-pista-de-motocross.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, o roço do mato da pista de motocross da Vila Parnaíba</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-n-07.17-estrada-da-quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-n-07.17-estrada-da-quadra.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a recuperação da estrada que liga o Bairro Coqueiro ao Bairro Vila Boa Esperança.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-n-04.17-conserto-do-tensor.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-n-04.17-conserto-do-tensor.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, providências para o conserto do aparelho tensor, na clínica de fisioterapia no hospital de Guadalupe.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-n-05.17-revitaliza-o-de-ruas-no-coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-n-05.17-revitaliza-o-de-ruas-no-coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a revitalização das ruas 13 e 1 de maio com abertura e limpeza no bairro Coqueiro.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-n-06.17-rede-eletrica-na-rua-s-o-sebasti-o.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-n-06.17-rede-eletrica-na-rua-s-o-sebasti-o.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a ampliação da rede elétrica na rua São Sebastião próximo a pedreira no bairro Coqueiro.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/53/indica-o-n-04.17-internet-nas-pra-as.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/53/indica-o-n-04.17-internet-nas-pra-as.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, esforços para implantação da internet grátis para as praças dos bairros Cruzeta, Coqueiro, Bela Vista, Vila Parnaíba e demais Bairros.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-n-08.17-reativar-consultorio-odontologic_TIP0RJb.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-n-08.17-reativar-consultorio-odontologic_TIP0RJb.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a reativação do consultório odontológico de urgência e emergência no Hospital Pedrina Silveira.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-n-09.17-adesiva-o-da-frota.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-n-09.17-adesiva-o-da-frota.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a adesivação de frota de automóveis, próprios e a serviço, da Prefeitura Municipal de Guadalupe, com os dizeres: “USO EXCLUSIVO EM SERVIÇO”, Logomarca da Prefeitura e Telefone de contato para informações, sugestões, críticas e elogios.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-n-05.17-quebramolas-na-avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-n-05.17-quebramolas-na-avenida.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a recuperação dos quebra-molas e pintura com tinta adequada (reflexiva), bem como a recuperação total da sinalização da Avenida Manoel Ribeiro da Fonseca.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-n-10.2017-conselho-do-idoso.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-n-10.2017-conselho-do-idoso.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação do Conselho do Idoso.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-n-06.17-indica-es-no-balne-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-n-06.17-indica-es-no-balne-rio.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a sinalização de profundidade e locais perigosos no Balneário Belém Brasília, como também a implantação de salva vidas durante os finais de semana e feriados.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-n-07.17-quebramolas-no-jo-o-pinheiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-n-07.17-quebramolas-no-jo-o-pinheiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de redutor de velocidade (quebra-mola) em frente a Unidade Escolar João Pinheiro.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/64/indica-o-n-11.17-cria-o-do-servi-o-de-inspe-o.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/64/indica-o-n-11.17-cria-o-do-servi-o-de-inspe-o.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a constituição do Serviço de Inspeção Municipal e os procedimentos de Inspeção sanitária em estabelecimentos que produzam produtos de origem animal e vegetal.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/67/indica-o-n-03.17-implanta-o-de-quebra-molas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/67/indica-o-n-03.17-implanta-o-de-quebra-molas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja instalado quebra-molas na rua Frutuoso José, bairro Centro, próximo a residência do Sr. Petrônio.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/68/indica-o-n-04.17-implanta-o-de-cal-amento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/68/indica-o-n-04.17-implanta-o-de-cal-amento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feito calçamento na rua Airton Granjeiro, com acesso a 25 de Agosto, bairro Centro.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/69/indica-o-n-05.17-implanta-o-de-calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/69/indica-o-n-05.17-implanta-o-de-calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feito o calçamento na rua que dá acesso da quadra 01 a quadra 02, próximo a residência do irmão Piu, no bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/70/indica-o-n-06.17-implanta-o-calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/70/indica-o-n-06.17-implanta-o-calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feito o calçamento na rua Piauí, no bairro São Felix.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/71/indica-o-n-07.17-implanta-o-calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/71/indica-o-n-07.17-implanta-o-calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feito o calçamento na rua João Cabral, no bairro São Felix.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/72/indica-o-n-08.17-implanta-o-calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/72/indica-o-n-08.17-implanta-o-calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feito o calçamento na rua São Pedro, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/73/indica-o-n-09.17-implanta-o-de-quebra-molas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/73/indica-o-n-09.17-implanta-o-de-quebra-molas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja implantado um redutor de velocidade (quebra-molas), em frente à escola técnica Centro de Educação Profissional Rural Frei José Apicella (CEEPRU).</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/74/indica-o-n-01.2017-sinaliza-o-alexandrino-mousinho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/74/indica-o-n-01.2017-sinaliza-o-alexandrino-mousinho.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de redutor de velocidade (quebra-molas) e faixa de pedestres em frente à Escola Municipal Alexandrino Mousinho.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/75/indica-o-n-15.17-redutor-de-velocidade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/75/indica-o-n-15.17-redutor-de-velocidade.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a construção de 02 (dois) redutores de velocidade (quebra-molas) na Rua Jerusalém no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-n-12.17-cal-amento-na-rua-padre-c-cero.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-n-12.17-cal-amento-na-rua-padre-c-cero.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a implantação de calçamento na Rua Padre Cícero no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/77/indica-o-n-13.17-veiculo-para-prefeitura.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/77/indica-o-n-13.17-veiculo-para-prefeitura.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a aquisição de uma camionete ou caminhão para frota de transporte da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/78/indica-o-n-08.17-quebramolas-na-avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/78/indica-o-n-08.17-quebramolas-na-avenida.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de redutor de velocidade (quebra-molas) em frente à Igreja Assembleia de Deus na Avenida Manoel Ribeiro da Fonseca.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/79/indica-o-n-09.17-recupera-o-do-asfalto-da-avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/79/indica-o-n-09.17-recupera-o-do-asfalto-da-avenida.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a recuperação asfáltica da Avenida Manoel Ribeiro da Fonseca.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/80/indica-o-n-02.2017-redutores-no-pared-o.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/80/indica-o-n-02.2017-redutores-no-pared-o.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, esforços junto à Companhia Hidrelétrica do São Francisco – CHESF para a implantação de redutores de velocidade (quebra-molas ou redutores eletrônicos) no percurso da barragem (paredão) da Usina Boa Esperança.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/81/indica-o-n-16.17-reforma-do-parque-de-vaquejada.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/81/indica-o-n-16.17-reforma-do-parque-de-vaquejada.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a reforma do Parque de Vaquejada Luis Romão.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/82/indica-o-n-08.17-quebramolas-no-cedeg.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/82/indica-o-n-08.17-quebramolas-no-cedeg.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a restauração dos redutores de velocidade (quebra-molas) na Escola Municipal CEDEG.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-n-11.2017-nibus-para-esporte.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-n-11.2017-nibus-para-esporte.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a aquisição de ônibus para Secretaria de Desporto, Turismo e Lazer.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/86/indica-o-n-12.2017-plano-de-cargos-e-sal-rios-para-sa-de.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/86/indica-o-n-12.2017-plano-de-cargos-e-sal-rios-para-sa-de.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de plano de cargos e salários para os servidores da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/87/indica-o-n-13.2017-avalia-o-de-desempenho-professores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/87/indica-o-n-13.2017-avalia-o-de-desempenho-professores.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a realização de avaliação de desempenho dos profissionais do magistério municipal.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/88/indica-o-n-14.2017-respons-vel-pelos-po-os.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/88/indica-o-n-14.2017-respons-vel-pelos-po-os.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que haja um responsável pela manutenção dos poços na Zona Rural.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/89/indica-o-n-15.2017-carro-para-zona-rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/89/indica-o-n-15.2017-carro-para-zona-rural.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja disponibilizado um carro para zona rural.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/90/indica-o-n-16.2017-palestras-com-a-prf.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/90/indica-o-n-16.2017-palestras-com-a-prf.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a realização de parceria com a Policia Rodoviária Federal para que a mesma realize palestras sobre educação no trânsito em nossa cidade.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/117/indica-o-n-14.17-estrada-vicinal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/117/indica-o-n-14.17-estrada-vicinal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a recuperação de estrada vicinal nas localidades: Aprazível/Rodeador e Calumbi/Cajueirinho</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/118/indica-o-n-17.17-gua-na-avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/118/indica-o-n-17.17-gua-na-avenida.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, solução para o vazamento de água no trecho conhecido como estradão próximo ao lava-jato quatro rodas.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/119/indica-o-n-15.17-fossa-no-estrad-o.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/119/indica-o-n-15.17-fossa-no-estrad-o.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, o conserto/desentupimento de uma fossa estourada que se encontra a vários dias transbordando em frente ao prédio da Loja Jusmóveis na Avenida Manoel Ribeiro da Fonseca.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/120/indica-o-n-16.17-irriga-o-da-pra-a-matriz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/120/indica-o-n-16.17-irriga-o-da-pra-a-matriz.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que recupere a irrigação com instalação de novos micros aspersores da Praça Nossa Senhora de Guadalupe (Praça da Matriz).</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/121/indica-o-n-17.2017-passagem-molhada-e-luz-para-todos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/121/indica-o-n-17.2017-passagem-molhada-e-luz-para-todos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a construção de uma passagem molhada na localidade Bom Jardim, como também a implantação de eletrificação rural (Luz para Todos) nas comunidades: Bom Jardim, São Pedro e Inhuma.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/122/indica-o-n-03.2017-cal-amentos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/122/indica-o-n-03.2017-cal-amentos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de calçamento na:_x000D_
 •	Complemento da Rua Mariano de Castro com a Rua Professora Leonice, no Bairro Coqueiro;_x000D_
 •	Rua São Francisco, no Bairro Bela Vista;_x000D_
 •	Rua Duque de Caxias, no Bairro São Félix.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/123/indica-o-n-18.2017-caixa-d-gua-no-atoleiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/123/indica-o-n-18.2017-caixa-d-gua-no-atoleiro.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a implantação de reservatório de água (caixa d’água) no assentamento Atoleiro</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/124/indica-o-n-19.2017-cursos-de-capacita-o.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/124/indica-o-n-19.2017-cursos-de-capacita-o.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a disponibilização de cursos de capacitação profissional (cursos de maquiagem, cabelereiro, manicure, entre outros) para nossos munícipes.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/125/indica-o-n-17.17-ilumina-o-publica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/125/indica-o-n-17.17-ilumina-o-publica.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a recuperação da iluminação das vias públicas dos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, o conserto e manutenção da academia pública e da iluminação do parque infantil situados na praça da Igreja Matriz, Centro de Guadalupe</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja enviado ofício ao depurado federal Júlio César, no sentido do mesmo colocar emenda, para desenvolver esforços para conseguirmos a doação de equipamentos para o CONSELHO TUTELAR do nosso município._x000D_
 Kit de EQUIPAMENTOS:_x000D_
 •	Um veículo zero km_x000D_
 •	Cinco computadores_x000D_
 •	Uma impressora multifuncional_x000D_
 •	Um refrigerador e_x000D_
 •	Um bebedouro.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/130/indica-o-n-03-bosque-boa-esperan-a.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/130/indica-o-n-03-bosque-boa-esperan-a.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita, após ouvido o Plenário na forma regimental, que seja realizado serviços para recuperação do bosque no Bairro Vila Boa Esperança.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/131/indica-o-n-04-gabinetes-odontol-gicos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/131/indica-o-n-04-gabinetes-odontol-gicos.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário Municipal de Saúde, após ouvido o Plenário na forma regimental, que seja promovido pela Secretaria Municipal de Saúde, a recuperação dos gabinetes odontológicos para melhore prestação de serviços aos usuários.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/132/indica-o-n-18.17-municipaliza-o-do-transito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/132/indica-o-n-18.17-municipaliza-o-do-transito.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a designar-se a presentar a esta Augusta Casa, projeto de lei que institui no Município de Guadalupe à municipalização do trânsito, bem como a implantação da guarda municipal de trânsito que trabalhará em cima da legislação de transito vigente no país.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/135/indica-o-n-05-minist-rio-p-blico.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/135/indica-o-n-05-minist-rio-p-blico.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que sejam adotados atos os necessários, para o desmembramento e doação de imóvel destinado a atender as futuras instalações da sede do Ministério Público do Estado do Piauí na Comarca de Guadalupe. O imóvel para atender as necessidades do Ministério Público é o do antigo Hotel Guadalupe, podendo ser desmembrado área em frente ao fórum par tal finalidade.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/137/indica-o-n-10.17-quadra-de-esporte-da-vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/137/indica-o-n-10.17-quadra-de-esporte-da-vbe.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a reforma da quadra de esportes da Vila Boa Esperança.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/138/indica-o-n-11.17-reforma-simorelda.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/138/indica-o-n-11.17-reforma-simorelda.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a reforma do Ginásio Simorelda Passos no Bairro Vila Paranaíba.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/139/indica-o-n-12.17-quebramolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/139/indica-o-n-12.17-quebramolas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja construído em caráter de urgência, redutores de velocidades, tipo (Quebra Molas) na rua Frutuoso José, mais precisamente em frente a casa da Senhora Helena, na quadra 14, Centro.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/140/indica-o-n-13.17-ilumina-o-e-limpeza-no-coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/140/indica-o-n-13.17-ilumina-o-e-limpeza-no-coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja recuperado a iluminação pública nas ruas do Bairro Coqueiro e também a limpeza pública.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>A sinalização, pinturas de faixas e tartarugas no trecho da Avenida Manoel Ribeiro da Fonseca/João Clímaco de Almeida, mais precisamente na rotatória próximo ao fórum</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/143/indica-o-n-15.2017-ilumina-o-p-blica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/143/indica-o-n-15.2017-ilumina-o-p-blica.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a reposição de lâmpadas do Bairro Bela Vista e na Rua Mariano de Castro (Bairro Centro).</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/144/indica-o-n-19.17-ilumina-o-no-cemit-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/144/indica-o-n-19.17-ilumina-o-no-cemit-rio.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a recuperação da iluminação pública no cemitério local e a construção de uma área coberta para realização de orações</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/145/indica-o-n-20.17-quadra-14.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/145/indica-o-n-20.17-quadra-14.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a recuperação do campo de futebol de areia na Quadra 14, Bairro Centro.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/146/indica-o-n-06-estradas-vicinais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/146/indica-o-n-06-estradas-vicinais.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Secretário de Infraestrutura, após ouvido o Plenário na forma regimental, que sejam adotadas providências para recuperação das estradas da Zona Rural do Município</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/147/indica-o-n-16.2017-limpeza-p-blica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/147/indica-o-n-16.2017-limpeza-p-blica.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a limpeza pública nos Bairros de nossa cidade.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/148/indica-o-n-17.2017-rede-de-esgoto.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/148/indica-o-n-17.2017-rede-de-esgoto.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura solucione o problema da rede de esgoto da Rua Padre Cícero do Bairro Bela Vista e na Quadra 01 do Bairro Vila Parnaíba</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/149/indica-o-n-19.2017.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/149/indica-o-n-19.2017.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a climatização das enfermarias do Hospital Local Pedrina Silveira</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/150/indica-o-n-07-previd-ncia-pr-pria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/150/indica-o-n-07-previd-ncia-pr-pria.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal de Guadalupe, após ouvido o Plenário na forma regimental, que sejam adotados providência para implantação de Regime Próprio de Previdência Social no Município de Guadalupe-PI.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/151/indica-o-n-18.2017-ilumina-o-p-blica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/151/indica-o-n-18.2017-ilumina-o-p-blica.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a reposição de lâmpadas no Bairro Vila Nova - Centro.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/152/indica-o-n-19.2017-recupera-o-de-cal-amento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/152/indica-o-n-19.2017-recupera-o-de-cal-amento.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a recuperação do calçamento nas ruas das Quadras 01, 02, 03, 04, 05 e 06 do Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/153/indica-o-n-20.2017-pavimenta-o-poliedrica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/153/indica-o-n-20.2017-pavimenta-o-poliedrica.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a calçamento em pedras poliédricas na Rua Ramiro Leite no Bairro Centro</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/154/indica-o-n-21.2017-ilumina-o-p-blica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/154/indica-o-n-21.2017-ilumina-o-p-blica.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a reposição de lâmpadas na Rua Afonso Alves Cardoso na Quadra 15 Bairro Centro</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/155/indica-o-n-22.2017-recupera-o-de-fossas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/155/indica-o-n-22.2017-recupera-o-de-fossas.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a recuperação das fossas da Rua Mariana de Castro no Bairro Centro.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/156/indica-o-n-21.17-limpeza-na-avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/156/indica-o-n-21.17-limpeza-na-avenida.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a retirada, por parte da Secretaria Municipal de Infraestrutura, de areia na Avenida Manoel Ribeiro da Fonseca nos trechos que compreendem a Loja JusMóveis e a Nova Academia HBFitness e no Portal de Entrada da Cidade</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/157/indica-o-n-22.17-reposi-o-de-lampadas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/157/indica-o-n-22.17-reposi-o-de-lampadas.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a reposição de lâmpadas nas Ruas F e G do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/158/indica-o-n-10.17-ilumina-o-na-pra-a-da-matriz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/158/indica-o-n-10.17-ilumina-o-na-pra-a-da-matriz.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a recuperação da iluminação pública da praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/160/indica-o-n-23.2017-recupera-o-de-cal-amento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/160/indica-o-n-23.2017-recupera-o-de-cal-amento.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a recuperação do calçamento na Rua Getúlio Vargas, como também a recuperação das fossas da referida rua.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/161/indica-o-n-24.2017-ilumina-o-publica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/161/indica-o-n-24.2017-ilumina-o-publica.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a reposição de lâmpadas na Rua Epitácio Pessoa no Bairro Bela Vista</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/162/indica-o-n-25.17-quebramolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/162/indica-o-n-25.17-quebramolas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja construído em caráter de urgência, redutores de velocidades, tipo (Quebra Molas) na Rua Mariana de Castro, Bairro: Centro</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/163/indica-o-n-26.17-implanta-o-calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/163/indica-o-n-26.17-implanta-o-calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feita a implantação do calçamento na Rua Nicacia Mousinho, no Bairro Centro, próximo a Unidade Escolar João Pinheiro</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/164/indica-o-n-27.17-implanta-o-calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/164/indica-o-n-27.17-implanta-o-calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feita a implantação do calçamento na Rua José Trajano Filho, entre as Ruas: 25 de Agosto e Antonio Gonçalves Mousinho, no Bairro Centro</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/165/indica-o-n-23.17-cal-amento-e-reposi-o-de-lampadas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/165/indica-o-n-23.17-cal-amento-e-reposi-o-de-lampadas.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a reposição de lâmpadas na Praça Américo Brasileiro de Castro, Bairro Coqueiro</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/166/indica-o-n-24.17-estrada-vicinal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/166/indica-o-n-24.17-estrada-vicinal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a recuperação de estrada vicinal nas localidades: Morro Redondo e Baixas</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/175/indica-o-n-04.2017-cci-na-zona-rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/175/indica-o-n-04.2017-cci-na-zona-rural.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal do Trabalho e Assistência Social, que seja estendida a atuação e atividades do Centro de Convivência dos Idosos para a zona rural de nosso Município</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/176/indica-o-n-25.17-galeria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/176/indica-o-n-25.17-galeria.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a construção de galeria no Bairro Cohab</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/177/indica-o-n-26.17-cal-amento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/177/indica-o-n-26.17-cal-amento.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a implantação de calçamento na Rua Verissimo Gabriel no Bairro Cruzeta</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura proceda a retirada de entulhos na Rua Inácio Gonçalves do Bairro Cruzeta</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/179/indica-o-n-29.17-limpeza-coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/179/indica-o-n-29.17-limpeza-coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura proceda a limpeza nos arredores da Igreja do Bairro Coqueiro.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/185/indica-o-n-27.17-cal-amento.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/185/indica-o-n-27.17-cal-amento.docx</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a implantação de calçamento na Rua George Messias no Bairro Coqueiro</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/186/indica-o-n-28.17-fabrica-de-gelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/186/indica-o-n-28.17-fabrica-de-gelo.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a reativação da fábrica de gelo municipal localizada no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/187/indica-o-n-30.17-limpeza-vila-parnaiba-140-.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/187/indica-o-n-30.17-limpeza-vila-parnaiba-140-.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura proceda a limpeza no Bairro Vila Parnaíba (140) nas Quadras 16 e 17 e Rua Beira-rio.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/188/indica-o-n-31.17-implanta-o-de-cal-amento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/188/indica-o-n-31.17-implanta-o-de-cal-amento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feito o calçamento na Quadra 06, por trás do Posto de Saúde, no Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/189/indica-o-n-32.17-limpeza-quadra-14.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/189/indica-o-n-32.17-limpeza-quadra-14.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura proceda a limpeza no Centro Esportivo na Quadra 14, Bairro Centro.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento-n-01.2017-solicita-o-de-contrato.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento-n-01.2017-solicita-o-de-contrato.pdf</t>
   </si>
   <si>
     <t>requeiro que a Prefeitura Municipal de Guadalupe envie o contrato de locação do imóvel onde estão armazenadas as madeiras que foram doadas pelo Instituto Brasileiro do Meio Ambiente e Recursos Renováveis – IBAMA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Odair Holanda, Martinez Geony</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento-04.2017-pedido-de-informa-es.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento-04.2017-pedido-de-informa-es.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa, ouvido o Plenário, sejam solicitadas a Senhora Prefeita Municipal cópias de documentos que comprovem a origem e a quantidade de madeira doadas à Prefeitura Municipal, pelo Instituto Brasileiro do Meio Ambiente e Recursos Renováveis - IBAMA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/174/requerimento-05.2017-pedido-de-informa-es.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/174/requerimento-05.2017-pedido-de-informa-es.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa, ouvido o Plenário, sejam solicitadas a Senhora Prefeita Municipal, a relação de pessoas a serem beneficiadas com os respectivos valores a serem adimplidos através do Fundo de Aval do Município de Guadalupe junto ao Banco do Nordeste.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2169,68 +2169,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/1/pl-01.2017-ginastica-em-pra-as-publicas.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/2/pl-01.2017-incentivo-leitura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/52/pl-01.2017-craque-na-bola-craque-na-escola.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/10/pl-01.2017-reajuste-do-magist-rio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/11/pl-02.2017-parcelamento-junto-a-eletrobras.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/3/pl-14.2017-financiamentos-rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/37/pl-03.2017-parcelamento-da-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/50/projeto-de-lei-n-01.2017-cine-tony-marcos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/51/pl-02.2017-ginastica-em-pra-as-publicas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/59/pl-03.2017-tc-euclides-radialista.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/60/pl-04.2017-tc-georgiano-neto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/61/pl-05.2017-tc-neidinha.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/65/pl-05.2017-crian-a-feliz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/66/projeto-de-lei-n-01.2017-dia-do-vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/83/pl-06.2017-regulariza-o-fundi-ria-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/91/projeto-de-lei-n-02.2017-tc-jos-raimundo-cutia-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/92/projeto-de-lei-n-03.2017-tc-francinaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/96/pl-01.2017-tc-francisco-soares-de-sousa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/97/pl-02.2017-tc-leonides-jos-de-sousa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/98/projeto-de-lei-n-04.2017-tc-gildete-saraiva-de-andrade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/99/pl-01.2017-tc-jonaldo-jos-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/100/pl-02.2017-tc-delma-costa-de-mac-do.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/101/pl-03.2017-tc-jos-moura-brasil.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/102/pl-01.2017-tc-antonio-jos-alves.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/103/pl-02.2017-tc-adelson-alves-da-silva.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/104/pl-03.2017-tc-h-lvia-de-almeida-santos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/105/projeto-de-lei-n-02.2017-tc-domingos-moreira-de-sousa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/106/projeto-de-lei-n-03.2017-tc-givaldo-nunes-dos-santos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/107/projeto-de-lei-n-04.2017-tc-francisco-antonio-so_krnBdvR.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/108/projeto-de-lei-n-02.2017-tc-maria-luordes-carvalho-lima.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/109/projeto-de-lei-n-03.2017-tc-jailson-cardoso-silva.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/110/projeto-de-lei-n-04.2017-papagaio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/111/pl-01.2017-tc-jo-o-martins-saraiva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/112/pl-02.2017-tc-paulo-rocha.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/113/projeto-de-lei-n-01.2017-tc-eug-nio-solon.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/114/pl-08.2017-tc-socorro-gonzaga.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/115/pl-03.2017-tc-luis-alves.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/116/projeto-de-lei-n-05.2017-tc-jos-maria-de-oliveira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/133/pl-09.2017-conselho-anti-drogas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/134/pl-10.2017-pelot-o-mirim.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/136/projeto-de-lei-n-05.2017-cor-e-bras-o-oficial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/167/pl-15.2017-sistema-nico-da-assist-ncia-social.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/169/projeto-de-lei-n-05.2017-cortes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/170/pl-04.2017-pared-es-de-som.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/171/pl-03.2017-loteamento-edivaldo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/191/pl-18.2017-cr-dito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/192/pl-19.2017-convenio-com-ong.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/58/pl-04.2017-ldo-2017-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/183/pl-11.2017-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/184/pl-10.2017-ppa-2018-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/194/emenda-a-lei-org-nica-n-.-06.2017-13-subs-dio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/127/plc-12.2017-altera-c-digo-tribut-rio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/168/plc-17.2017-altera-lei-403.2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/93/emenda-n-2-a-pl-006.2017-regulariza-o-fundi-ria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/84/emenda-a-pl-n-006.2017-regulariza-o-fundi-ria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/95/emenda-n-4-a-pl-006.2017-regulariza-o-fundi-ria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/128/emenda-n-1-a-plc-12.2017-c-digo-tribut-rio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/159/emenda-ao-projeto-de-lei-n-05.2017-cor-e-bras-o.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/180/emenda-n-01-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/181/emenda-n-01-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/182/emenda-n-02-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/193/emenda-ao-projeto-de-lei-n-04.2017-pared-es-de-som.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/94/emenda-n-3-a-pl-006.2017-regulariza-o-fundi-ria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/4/indica-o-n-06-estradas-vicinais.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-n-02.17-estrada-guadalupe-jerumenha.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/21/indica-o-n-03.17-instala-o-de-camara-no-hospital.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-n-03.17-rua-beira-rio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/15/indica-o-n-01.2017-limpeza-p-blica-na-vila-parna-ba.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/16/indica-o-n-01.17-instala-o-de-camara-nas-escolas-_G0jCPQV.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/18/indica-o-n-04.17-estrada-da-quadra.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/19/indica-o-n-05.17-estrada-da-quadra.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/20/indica-o-n-03.2017-recupera-o-dos-cal-amentos-e-avenida.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/22/indica-o-n-06.17-redutor-de-velocidade.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/23/indica-o-n-07.17-cobertura-de-rea-no-cemit-rio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/24/indica-o-n-08.17-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/25/indica-o-n-09.17-sinalizar-os-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/26/indica-o-n-04.17-estrada-da-quadra.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/27/indica-o-n-05.2017-escola-de-musica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/28/indica-o-n-05a.2017-transporte-da-carne.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-n-06.2017-pal-cio-das-secretarias.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-n-07.2017-cal-amento-da-rua-c.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-n-08.2017-ilumina-o-p-blica-na-estrada-da-eta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/32/indica-o-n-09.2017-posto-de-sa-de-24-horas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/33/indica-o-n-03.17-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/34/indica-o-n-04.17-parque-infantil.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-n-01.17-recupera-o-das-estradas-vicinais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-n-02.17-ilumina-o-nas-quadras-13-14-e-15-centro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-n-11.17-epis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/39/indica-o-n-12.17-melhores-alunos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-01.2017-mo-o-de-rep-dio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-n-03.17-academia-na-vila-parna-ba.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-n-13.17-postos-policiais.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-n-14.17-garagem-municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-n-06.17-ro-o-na-pista-de-motocross.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-n-07.17-estrada-da-quadra.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-n-04.17-conserto-do-tensor.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-n-05.17-revitaliza-o-de-ruas-no-coqueiro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-n-06.17-rede-eletrica-na-rua-s-o-sebasti-o.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/53/indica-o-n-04.17-internet-nas-pra-as.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-n-08.17-reativar-consultorio-odontologic_TIP0RJb.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-n-09.17-adesiva-o-da-frota.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-n-05.17-quebramolas-na-avenida.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-n-10.2017-conselho-do-idoso.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-n-06.17-indica-es-no-balne-rio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-n-07.17-quebramolas-no-jo-o-pinheiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/64/indica-o-n-11.17-cria-o-do-servi-o-de-inspe-o.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/67/indica-o-n-03.17-implanta-o-de-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/68/indica-o-n-04.17-implanta-o-de-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/69/indica-o-n-05.17-implanta-o-de-calcamento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/70/indica-o-n-06.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/71/indica-o-n-07.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/72/indica-o-n-08.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/73/indica-o-n-09.17-implanta-o-de-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/74/indica-o-n-01.2017-sinaliza-o-alexandrino-mousinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/75/indica-o-n-15.17-redutor-de-velocidade.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-n-12.17-cal-amento-na-rua-padre-c-cero.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/77/indica-o-n-13.17-veiculo-para-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/78/indica-o-n-08.17-quebramolas-na-avenida.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/79/indica-o-n-09.17-recupera-o-do-asfalto-da-avenida.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/80/indica-o-n-02.2017-redutores-no-pared-o.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/81/indica-o-n-16.17-reforma-do-parque-de-vaquejada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/82/indica-o-n-08.17-quebramolas-no-cedeg.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-n-11.2017-nibus-para-esporte.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/86/indica-o-n-12.2017-plano-de-cargos-e-sal-rios-para-sa-de.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/87/indica-o-n-13.2017-avalia-o-de-desempenho-professores.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/88/indica-o-n-14.2017-respons-vel-pelos-po-os.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/89/indica-o-n-15.2017-carro-para-zona-rural.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/90/indica-o-n-16.2017-palestras-com-a-prf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/117/indica-o-n-14.17-estrada-vicinal.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/118/indica-o-n-17.17-gua-na-avenida.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/119/indica-o-n-15.17-fossa-no-estrad-o.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/120/indica-o-n-16.17-irriga-o-da-pra-a-matriz.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/121/indica-o-n-17.2017-passagem-molhada-e-luz-para-todos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/122/indica-o-n-03.2017-cal-amentos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/123/indica-o-n-18.2017-caixa-d-gua-no-atoleiro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/124/indica-o-n-19.2017-cursos-de-capacita-o.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/125/indica-o-n-17.17-ilumina-o-publica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/130/indica-o-n-03-bosque-boa-esperan-a.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/131/indica-o-n-04-gabinetes-odontol-gicos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/132/indica-o-n-18.17-municipaliza-o-do-transito.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/135/indica-o-n-05-minist-rio-p-blico.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/137/indica-o-n-10.17-quadra-de-esporte-da-vbe.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/138/indica-o-n-11.17-reforma-simorelda.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/139/indica-o-n-12.17-quebramolas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/140/indica-o-n-13.17-ilumina-o-e-limpeza-no-coqueiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/143/indica-o-n-15.2017-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/144/indica-o-n-19.17-ilumina-o-no-cemit-rio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/145/indica-o-n-20.17-quadra-14.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/146/indica-o-n-06-estradas-vicinais.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/147/indica-o-n-16.2017-limpeza-p-blica.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/148/indica-o-n-17.2017-rede-de-esgoto.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/149/indica-o-n-19.2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/150/indica-o-n-07-previd-ncia-pr-pria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/151/indica-o-n-18.2017-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/152/indica-o-n-19.2017-recupera-o-de-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/153/indica-o-n-20.2017-pavimenta-o-poliedrica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/154/indica-o-n-21.2017-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/155/indica-o-n-22.2017-recupera-o-de-fossas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/156/indica-o-n-21.17-limpeza-na-avenida.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/157/indica-o-n-22.17-reposi-o-de-lampadas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/158/indica-o-n-10.17-ilumina-o-na-pra-a-da-matriz.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/160/indica-o-n-23.2017-recupera-o-de-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/161/indica-o-n-24.2017-ilumina-o-publica.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/162/indica-o-n-25.17-quebramolas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/163/indica-o-n-26.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/164/indica-o-n-27.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/165/indica-o-n-23.17-cal-amento-e-reposi-o-de-lampadas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/166/indica-o-n-24.17-estrada-vicinal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/175/indica-o-n-04.2017-cci-na-zona-rural.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/176/indica-o-n-25.17-galeria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/177/indica-o-n-26.17-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/179/indica-o-n-29.17-limpeza-coqueiro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/185/indica-o-n-27.17-cal-amento.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/186/indica-o-n-28.17-fabrica-de-gelo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/187/indica-o-n-30.17-limpeza-vila-parnaiba-140-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/188/indica-o-n-31.17-implanta-o-de-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/189/indica-o-n-32.17-limpeza-quadra-14.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento-n-01.2017-solicita-o-de-contrato.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento-04.2017-pedido-de-informa-es.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/174/requerimento-05.2017-pedido-de-informa-es.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/1/pl-01.2017-ginastica-em-pra-as-publicas.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/2/pl-01.2017-incentivo-leitura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/52/pl-01.2017-craque-na-bola-craque-na-escola.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/10/pl-01.2017-reajuste-do-magist-rio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/11/pl-02.2017-parcelamento-junto-a-eletrobras.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/3/pl-14.2017-financiamentos-rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/37/pl-03.2017-parcelamento-da-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/50/projeto-de-lei-n-01.2017-cine-tony-marcos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/51/pl-02.2017-ginastica-em-pra-as-publicas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/59/pl-03.2017-tc-euclides-radialista.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/60/pl-04.2017-tc-georgiano-neto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/61/pl-05.2017-tc-neidinha.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/65/pl-05.2017-crian-a-feliz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/66/projeto-de-lei-n-01.2017-dia-do-vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/83/pl-06.2017-regulariza-o-fundi-ria-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/91/projeto-de-lei-n-02.2017-tc-jos-raimundo-cutia-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/92/projeto-de-lei-n-03.2017-tc-francinaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/96/pl-01.2017-tc-francisco-soares-de-sousa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/97/pl-02.2017-tc-leonides-jos-de-sousa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/98/projeto-de-lei-n-04.2017-tc-gildete-saraiva-de-andrade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/99/pl-01.2017-tc-jonaldo-jos-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/100/pl-02.2017-tc-delma-costa-de-mac-do.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/101/pl-03.2017-tc-jos-moura-brasil.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/102/pl-01.2017-tc-antonio-jos-alves.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/103/pl-02.2017-tc-adelson-alves-da-silva.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/104/pl-03.2017-tc-h-lvia-de-almeida-santos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/105/projeto-de-lei-n-02.2017-tc-domingos-moreira-de-sousa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/106/projeto-de-lei-n-03.2017-tc-givaldo-nunes-dos-santos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/107/projeto-de-lei-n-04.2017-tc-francisco-antonio-so_krnBdvR.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/108/projeto-de-lei-n-02.2017-tc-maria-luordes-carvalho-lima.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/109/projeto-de-lei-n-03.2017-tc-jailson-cardoso-silva.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/110/projeto-de-lei-n-04.2017-papagaio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/111/pl-01.2017-tc-jo-o-martins-saraiva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/112/pl-02.2017-tc-paulo-rocha.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/113/projeto-de-lei-n-01.2017-tc-eug-nio-solon.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/114/pl-08.2017-tc-socorro-gonzaga.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/115/pl-03.2017-tc-luis-alves.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/116/projeto-de-lei-n-05.2017-tc-jos-maria-de-oliveira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/133/pl-09.2017-conselho-anti-drogas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/134/pl-10.2017-pelot-o-mirim.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/136/projeto-de-lei-n-05.2017-cor-e-bras-o-oficial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/167/pl-15.2017-sistema-nico-da-assist-ncia-social.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/169/projeto-de-lei-n-05.2017-cortes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/170/pl-04.2017-pared-es-de-som.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/171/pl-03.2017-loteamento-edivaldo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/191/pl-18.2017-cr-dito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/192/pl-19.2017-convenio-com-ong.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/58/pl-04.2017-ldo-2017-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/183/pl-11.2017-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/184/pl-10.2017-ppa-2018-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/194/emenda-a-lei-org-nica-n-.-06.2017-13-subs-dio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/127/plc-12.2017-altera-c-digo-tribut-rio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/168/plc-17.2017-altera-lei-403.2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/93/emenda-n-2-a-pl-006.2017-regulariza-o-fundi-ria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/84/emenda-a-pl-n-006.2017-regulariza-o-fundi-ria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/95/emenda-n-4-a-pl-006.2017-regulariza-o-fundi-ria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/128/emenda-n-1-a-plc-12.2017-c-digo-tribut-rio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/159/emenda-ao-projeto-de-lei-n-05.2017-cor-e-bras-o.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/180/emenda-n-01-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/181/emenda-n-01-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/182/emenda-n-02-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/193/emenda-ao-projeto-de-lei-n-04.2017-pared-es-de-som.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/94/emenda-n-3-a-pl-006.2017-regulariza-o-fundi-ria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/4/indica-o-n-06-estradas-vicinais.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-n-02.17-estrada-guadalupe-jerumenha.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/21/indica-o-n-03.17-instala-o-de-camara-no-hospital.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-n-03.17-rua-beira-rio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/15/indica-o-n-01.2017-limpeza-p-blica-na-vila-parna-ba.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/16/indica-o-n-01.17-instala-o-de-camara-nas-escolas-_G0jCPQV.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/18/indica-o-n-04.17-estrada-da-quadra.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/19/indica-o-n-05.17-estrada-da-quadra.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/20/indica-o-n-03.2017-recupera-o-dos-cal-amentos-e-avenida.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/22/indica-o-n-06.17-redutor-de-velocidade.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/23/indica-o-n-07.17-cobertura-de-rea-no-cemit-rio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/24/indica-o-n-08.17-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/25/indica-o-n-09.17-sinalizar-os-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/26/indica-o-n-04.17-estrada-da-quadra.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/27/indica-o-n-05.2017-escola-de-musica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/28/indica-o-n-05a.2017-transporte-da-carne.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-n-06.2017-pal-cio-das-secretarias.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-n-07.2017-cal-amento-da-rua-c.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-n-08.2017-ilumina-o-p-blica-na-estrada-da-eta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/32/indica-o-n-09.2017-posto-de-sa-de-24-horas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/33/indica-o-n-03.17-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/34/indica-o-n-04.17-parque-infantil.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-n-01.17-recupera-o-das-estradas-vicinais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-n-02.17-ilumina-o-nas-quadras-13-14-e-15-centro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-n-11.17-epis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/39/indica-o-n-12.17-melhores-alunos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-01.2017-mo-o-de-rep-dio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-n-03.17-academia-na-vila-parna-ba.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-n-13.17-postos-policiais.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-n-14.17-garagem-municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-n-06.17-ro-o-na-pista-de-motocross.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-n-07.17-estrada-da-quadra.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-n-04.17-conserto-do-tensor.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-n-05.17-revitaliza-o-de-ruas-no-coqueiro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-n-06.17-rede-eletrica-na-rua-s-o-sebasti-o.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/53/indica-o-n-04.17-internet-nas-pra-as.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-n-08.17-reativar-consultorio-odontologic_TIP0RJb.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-n-09.17-adesiva-o-da-frota.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-n-05.17-quebramolas-na-avenida.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-n-10.2017-conselho-do-idoso.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-n-06.17-indica-es-no-balne-rio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-n-07.17-quebramolas-no-jo-o-pinheiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/64/indica-o-n-11.17-cria-o-do-servi-o-de-inspe-o.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/67/indica-o-n-03.17-implanta-o-de-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/68/indica-o-n-04.17-implanta-o-de-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/69/indica-o-n-05.17-implanta-o-de-calcamento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/70/indica-o-n-06.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/71/indica-o-n-07.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/72/indica-o-n-08.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/73/indica-o-n-09.17-implanta-o-de-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/74/indica-o-n-01.2017-sinaliza-o-alexandrino-mousinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/75/indica-o-n-15.17-redutor-de-velocidade.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-n-12.17-cal-amento-na-rua-padre-c-cero.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/77/indica-o-n-13.17-veiculo-para-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/78/indica-o-n-08.17-quebramolas-na-avenida.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/79/indica-o-n-09.17-recupera-o-do-asfalto-da-avenida.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/80/indica-o-n-02.2017-redutores-no-pared-o.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/81/indica-o-n-16.17-reforma-do-parque-de-vaquejada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/82/indica-o-n-08.17-quebramolas-no-cedeg.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-n-11.2017-nibus-para-esporte.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/86/indica-o-n-12.2017-plano-de-cargos-e-sal-rios-para-sa-de.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/87/indica-o-n-13.2017-avalia-o-de-desempenho-professores.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/88/indica-o-n-14.2017-respons-vel-pelos-po-os.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/89/indica-o-n-15.2017-carro-para-zona-rural.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/90/indica-o-n-16.2017-palestras-com-a-prf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/117/indica-o-n-14.17-estrada-vicinal.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/118/indica-o-n-17.17-gua-na-avenida.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/119/indica-o-n-15.17-fossa-no-estrad-o.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/120/indica-o-n-16.17-irriga-o-da-pra-a-matriz.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/121/indica-o-n-17.2017-passagem-molhada-e-luz-para-todos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/122/indica-o-n-03.2017-cal-amentos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/123/indica-o-n-18.2017-caixa-d-gua-no-atoleiro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/124/indica-o-n-19.2017-cursos-de-capacita-o.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/125/indica-o-n-17.17-ilumina-o-publica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/130/indica-o-n-03-bosque-boa-esperan-a.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/131/indica-o-n-04-gabinetes-odontol-gicos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/132/indica-o-n-18.17-municipaliza-o-do-transito.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/135/indica-o-n-05-minist-rio-p-blico.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/137/indica-o-n-10.17-quadra-de-esporte-da-vbe.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/138/indica-o-n-11.17-reforma-simorelda.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/139/indica-o-n-12.17-quebramolas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/140/indica-o-n-13.17-ilumina-o-e-limpeza-no-coqueiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/143/indica-o-n-15.2017-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/144/indica-o-n-19.17-ilumina-o-no-cemit-rio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/145/indica-o-n-20.17-quadra-14.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/146/indica-o-n-06-estradas-vicinais.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/147/indica-o-n-16.2017-limpeza-p-blica.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/148/indica-o-n-17.2017-rede-de-esgoto.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/149/indica-o-n-19.2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/150/indica-o-n-07-previd-ncia-pr-pria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/151/indica-o-n-18.2017-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/152/indica-o-n-19.2017-recupera-o-de-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/153/indica-o-n-20.2017-pavimenta-o-poliedrica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/154/indica-o-n-21.2017-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/155/indica-o-n-22.2017-recupera-o-de-fossas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/156/indica-o-n-21.17-limpeza-na-avenida.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/157/indica-o-n-22.17-reposi-o-de-lampadas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/158/indica-o-n-10.17-ilumina-o-na-pra-a-da-matriz.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/160/indica-o-n-23.2017-recupera-o-de-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/161/indica-o-n-24.2017-ilumina-o-publica.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/162/indica-o-n-25.17-quebramolas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/163/indica-o-n-26.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/164/indica-o-n-27.17-implanta-o-calcamento.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/165/indica-o-n-23.17-cal-amento-e-reposi-o-de-lampadas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/166/indica-o-n-24.17-estrada-vicinal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/175/indica-o-n-04.2017-cci-na-zona-rural.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/176/indica-o-n-25.17-galeria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/177/indica-o-n-26.17-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/179/indica-o-n-29.17-limpeza-coqueiro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/185/indica-o-n-27.17-cal-amento.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/186/indica-o-n-28.17-fabrica-de-gelo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/187/indica-o-n-30.17-limpeza-vila-parnaiba-140-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/188/indica-o-n-31.17-implanta-o-de-cal-amento.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/189/indica-o-n-32.17-limpeza-quadra-14.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento-n-01.2017-solicita-o-de-contrato.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento-04.2017-pedido-de-informa-es.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2017/174/requerimento-05.2017-pedido-de-informa-es.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>