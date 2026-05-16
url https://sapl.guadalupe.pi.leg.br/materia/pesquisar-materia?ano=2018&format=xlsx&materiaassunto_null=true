--- v0 (2026-02-15)
+++ v1 (2026-05-16)
@@ -51,4190 +51,4190 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/195/pl-01.2018-reajuste-do-magist-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/195/pl-01.2018-reajuste-do-magist-rio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores profissionais do Magistério da Educação Básica do Município de Guadalupe, para fim de adequação ao piso nacional dos profissionais da educação básica, nos termos da Lei Federal n° 11.738/2008.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Hélvia Almeida</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/231/pl_01.2018_uniforme_padrao_escolar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/231/pl_01.2018_uniforme_padrao_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de uniforme escolar padronizado nas escolas públicas municipais de Guadalupe e dá outras providências</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Guadalupe - PMG</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/275/pl_02.2018_tomadores_de_financiamentos_rurais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/275/pl_02.2018_tomadores_de_financiamentos_rurais.pdf</t>
   </si>
   <si>
     <t>Altera om artigo 6o da Lei Municipal n° 483/2017 de 14/11/2017 que autorizou os tomadores de financiamentos rurais junto ao Fundo de Aval do Município de Guadalupe-PI, do pagamento dos débitos existentes, como também utilizar os recursos do referido fundo para liquidar operações com base na Lei Federai n° 13.606 de 09 de janeiro de 2.018 e dá outras providencias.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/312/pl_04.2018_parcelamento_eletrobras.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/312/pl_04.2018_parcelamento_eletrobras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Autorização ao Executivo Municipal para contratar parcelamento de Débito junto a ELETROBRAS</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/336/pl_03.2018_conselho_municipal_de_educacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/336/pl_03.2018_conselho_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Educação de Guadalupe e dá outras providências</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/353/pl_04.2018_parcelamento_eletrobras.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/353/pl_04.2018_parcelamento_eletrobras.pdf</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/362/pl_01.2018_uniforme_escolar_padronizado.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/362/pl_01.2018_uniforme_escolar_padronizado.pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Surama Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/363/pl_01.2018_tc_jose_granjeiro_santana_-_de.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/363/pl_01.2018_tc_jose_granjeiro_santana_-_de.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. José Granjeiro de Santana</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/364/pl_02.2018_momento_civico.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/364/pl_02.2018_momento_civico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Momento Cívico”, em todas as escolas de Ensino Fundamental da rede de ensino pública do Município de Guadalupe, Estado do Piauí</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/383/pl_07.2018_credito_adicional_atividade_delegada.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/383/pl_07.2018_credito_adicional_atividade_delegada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$ 15.000,00 (quinze mil reais), e a criar um programa de trabalho para viabilizar a execução para o fim a que se destina e dá outras providências</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Martinez Geony</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/384/projeto_de_lei_01.2018_tc_selma.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/384/projeto_de_lei_01.2018_tc_selma.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Antonia Selma de Brito</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/385/pl_03.2018_primeiros_socorros_na_educacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/385/pl_03.2018_primeiros_socorros_na_educacao.pdf</t>
   </si>
   <si>
     <t>Institui a Lei “Lucas Begalli Zamora” que dispõe sobre a capacitação do corpo docente e funcional para a prestação de primeiros socorros nas Escolas Municipais da rede pública do Município de Guadalupe e dá outras providências</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/386/pl_04.2018_conselho_meio_ambiente.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/386/pl_04.2018_conselho_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Cria o Plano Municipal de Educação Ambiental</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/388/pl_05.2018_ldo_2018-2019.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/388/pl_05.2018_ldo_2018-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2019, para a Reformulação do Plano Plurianual do período 2018 a 2021 e dá outras providências</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Odair Holanda</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/393/projeto_de_lei_n_01.2018_tc_francisco_carlos_mor_1crDeXO.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/393/projeto_de_lei_n_01.2018_tc_francisco_carlos_mor_1crDeXO.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Francisco Carlos Morais do Nascimento.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_lei_n_02.2018_tc_raimundo_mendes_barbosa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_lei_n_02.2018_tc_raimundo_mendes_barbosa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Raimundo Mendes Barbosa.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Marcelo Mota</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/402/pl_01.2018_tc_jaildo_moreira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/402/pl_01.2018_tc_jaildo_moreira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Jaildo Rodrigues Moreira</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/403/pl_02.2018_tc_francisco_guedes_barbosa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/403/pl_02.2018_tc_francisco_guedes_barbosa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Francisco Guedes Barbosa</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/404/pl_02.2018_tc_manoel_lapa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/404/pl_02.2018_tc_manoel_lapa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Manoel da Lapa Sobrinho</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/405/pl_03.2018_tc_maria_do_socorro_costa_pereira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/405/pl_03.2018_tc_maria_do_socorro_costa_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Maria do Socorro Costa Pereira</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/406/pl_04.2018_tc_celiane_da_costa_veloso.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/406/pl_04.2018_tc_celiane_da_costa_veloso.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Celiane da Costa Veloso de Oliveira</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/407/pl_05.2018_tc_joslene_de_almeida_santos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/407/pl_05.2018_tc_joslene_de_almeida_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Joslene de Almeida Santos.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Luciana Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/409/pl_01.2018_tc_elieide_barbosa_de_araujo_santana.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/409/pl_01.2018_tc_elieide_barbosa_de_araujo_santana.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Elieide Barbosa de Araújo Santana.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/410/pl_05.2018_tc_domiciano_manoel_de_sousa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/410/pl_05.2018_tc_domiciano_manoel_de_sousa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Domiciano Manoel de Sousa</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Jesse James</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/411/projeto_de_lei_n_01.2018_tc_antonio_carvalho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/411/projeto_de_lei_n_01.2018_tc_antonio_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Antonio Carvalho Santos Sobrinho.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/412/pl_06.2018_tc_maria_joselia_fernandes_figueredo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/412/pl_06.2018_tc_maria_joselia_fernandes_figueredo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Maria Jozélia Fernandes Figueiredo</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/413/pl_06.2018_tc_cloves_pacheco_de_barros.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/413/pl_06.2018_tc_cloves_pacheco_de_barros.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Cloves Pacheco de Barros.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/414/projeto_de_lei_n_02.2018_tc_lidia_araujo_carreiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/414/projeto_de_lei_n_02.2018_tc_lidia_araujo_carreiro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Lídia Araújo Carreiro</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Tharlis Santos</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/415/pl_01.2018_tc_idemar_luis_cover.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/415/pl_01.2018_tc_idemar_luis_cover.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Idemar Luis Cover</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/416/pl_02.2018_tc_yran_pinheiro_lemos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/416/pl_02.2018_tc_yran_pinheiro_lemos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Yran Pinheiro Lemos.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Adão Moura</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/417/pl_02.2018_tc_nelson_de_carvalho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/417/pl_02.2018_tc_nelson_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Nelson de Carvalho</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/418/pl_07.2018_tc_ivana_costa_chaves_duarte_franco.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/418/pl_07.2018_tc_ivana_costa_chaves_duarte_franco.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Ivana Costa Chaves Duarte Franco</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/421/pl_03.2018_tc_jeannine_salustiano_de_oliveira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/421/pl_03.2018_tc_jeannine_salustiano_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Jeannine Salustiano de Oliveira.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/422/projeto_de_lei_n_03.2018_tc_ilvoni_pereira_de_sa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/422/projeto_de_lei_n_03.2018_tc_ilvoni_pereira_de_sa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Ilvoni Pereira de Sá.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/423/pl_04.2018_tc_maria_luiza_rego_noleto.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/423/pl_04.2018_tc_maria_luiza_rego_noleto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Maria Luiza Rego Noleto</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/426/pl_03.2018_tc_bras_odorico_da_silva_NRvpggM.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/426/pl_03.2018_tc_bras_odorico_da_silva_NRvpggM.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Brás Odorico da Silva.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/428/pl_03.2018_tc_odair_pereira_holanda_SoRYolz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/428/pl_03.2018_tc_odair_pereira_holanda_SoRYolz.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Odair Pereira Holanda.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/429/pl_04.2018_tc_airton_rost_borba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/429/pl_04.2018_tc_airton_rost_borba.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Airton Rost Borba.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/430/pl_02.2018_tc_adao_clemente_rodrigues.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/430/pl_02.2018_tc_adao_clemente_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Adão Clemente Rodrigues</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/431/pl_03.2018_tc_audir_de_oliveira_soares.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/431/pl_03.2018_tc_audir_de_oliveira_soares.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Audir de Oliveira Soares.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/436/pl_01.2018_tc_gregorio_goncalves_dos_santos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/436/pl_01.2018_tc_gregorio_goncalves_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Gregório Gonçalves dos Santos</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/437/pl_02.2018_tc_tarcisio_jose_de_oliveira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/437/pl_02.2018_tc_tarcisio_jose_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Tarcísio José de Oliveira</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/438/pl_08.2018_altera_321.2006_obrigacoes_de_pequeno_valor.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/438/pl_08.2018_altera_321.2006_obrigacoes_de_pequeno_valor.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 321/2006, de 05/03/2006, que fixa o valor para pagamento de Obrigações de Requisição de Pequeno Valor/RPV, decorrentes de decisões judiciais, nos termos do Art.100, parágrafos 3o e 4o da Constituição Federal</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/453/pl_04.2018_programa_prato_feito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/453/pl_04.2018_programa_prato_feito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de um restaurante popular para o Programa Prato Feito.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/480/pl_12.2018_alienar_terras_para_o_pmcmv.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/480/pl_12.2018_alienar_terras_para_o_pmcmv.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar com ônus áreas de terras de sua propriedade para construção de moradias através do Programa Minha Casa Minha Vida - PMCMV.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/499/pl_04.2018_medalha_merito_legislativo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/499/pl_04.2018_medalha_merito_legislativo.pdf</t>
   </si>
   <si>
     <t>Cria a Medalha da Ordem do Mérito Legislativo Municipal de Guadalupe – PI, e dá outras providências</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/530/pl_13.2018_altera_a_lei_412.2013_jornada_de_trabalho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/530/pl_13.2018_altera_a_lei_412.2013_jornada_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Altera a jornada de trabalho dos servidores públicos da Administração Direta e Indireta do Município de Guadalupe-PI, considerando, o que já previa programaticamente a Lei n° 412/2013</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/532/pl_14.2018_reestruturacao_administrativa_atualizado.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/532/pl_14.2018_reestruturacao_administrativa_atualizado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 14/2018 que "Dispõe sobre a reestruturação administrativa municipal, renomeia cargos efetivos e em comissão existentes, cria novos cargos e extingue cargos desnecessários no âmbito do Poder Executivo Municipal, e dá outras providências"</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/533/pl_15.2018_quantifica_cargos_em_secretarias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/533/pl_15.2018_quantifica_cargos_em_secretarias.pdf</t>
   </si>
   <si>
     <t>Destina no âmbito de algumas Secretarias do Município, o quantitativo de vagas para alguns cargos criados cujo provimento se dará mediante concurso público, considerando a necessidade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/557/pl_16.2018_operacao_de_credito_mobilidade_urbana1.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/557/pl_16.2018_operacao_de_credito_mobilidade_urbana1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a (o) CAIXA ECONOMICA FEDERAL, e dá outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/564/pl_17.2018_que_altera_o_pl_14.2018_reestruturaca_crLdp52.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/564/pl_17.2018_que_altera_o_pl_14.2018_reestruturaca_crLdp52.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei 017/2018 que complementa o Projeto de Lei 014/2018, dispõe sobre a reestrutura administrativa Municipal, renomeia cargos efetivos e em comissão existentes, cria cargos novos e extingue cargos desnecessários no âmbito do Poder Executivo Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/565/pl_18.2018_que_altera_o_pl_15.2018_quantifica_ca_RI0gsPk.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/565/pl_18.2018_que_altera_o_pl_15.2018_quantifica_ca_RI0gsPk.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 018/2018 que complementa o Projeto de Lei 015/2018, dispõe sobre a destinação das vagas criadas para a realização de concurso Público para preenchimento dos cargos efetivos no âmbito do Poder Executivo Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/566/pl_19.2018_que_altera_a_lom_e_a_lei_403.2012_e_r_xx1I9xx.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/566/pl_19.2018_que_altera_a_lom_e_a_lei_403.2012_e_r_xx1I9xx.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica Municipal no seu Art. 188 (§ 2o) e a Lei Municipal n° 403/ 2012 e revoga a Lei n° 410/ 2013, que dispõe sobre a criação do Conselho Municipal do idoso e dá outras providências</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/577/pl_20.2018_abono_2018_acs.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/577/pl_20.2018_abono_2018_acs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) vinculados às equipes de saúde da família, incentivo financeiro adicional, na forma de abono, competência 2018, repassado pelo Estado do Piauí ao município de Guadalupe e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/579/pl_07.2018_dia_municipal_da_banana_xoCrnAr.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/579/pl_07.2018_dia_municipal_da_banana_xoCrnAr.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos culturais o Dia Municipal da Banana no Município de Guadalupe, Estado do Piauí.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/479/pl_10.2018_loa_2019.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/479/pl_10.2018_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Guadalupe para o Exercício Financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/478/pl_09.2018_plano_plurianual_-_ppa_2018-2021.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/478/pl_09.2018_plano_plurianual_-_ppa_2018-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação do Plano Plurianual - PPA 2018-2021, do Município de Guadalupe, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/378/emenda_a_lo_no._007.2017_atualizacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/378/emenda_a_lo_no._007.2017_atualizacao.pdf</t>
   </si>
   <si>
     <t>Ajusta e efetua adequação da Lei Orgânica com as alterações ocorridas nas Constituições da República Federativa do Brasil e na do Estado do Piauí, e dá outras providências</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/408/pl_08.2018_altera_321.2006_obrigacoes_de_pequeno_valor.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/408/pl_08.2018_altera_321.2006_obrigacoes_de_pequeno_valor.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 321/2006, de 05/03/2006, que fixa o valor para pagamento de Obrigações de Requisição de Pequeno Valor/RPV, decorrentes de decisões judiciais, nos termos do Art.100, parágrafos 3o e 4o da Constituição Federal.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>PEMI</t>
   </si>
   <si>
     <t>Projeto de Emenda Inclusiva</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/540/emenda_aditiva_01.2018_ao_pl_10.2018_orcamento_2_olIxCCt.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/540/emenda_aditiva_01.2018_ao_pl_10.2018_orcamento_2_olIxCCt.pdf</t>
   </si>
   <si>
     <t>Emenda Inclusiva n.° 01/2018 ao Projeto de Lei n. 10/2018 Realização de Concurso Público Valor: 100.000,00</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/585/emenda_inclusiva_01.2018_pl_020.2018_ace_no_ince_BkuMFtA.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/585/emenda_inclusiva_01.2018_pl_020.2018_ace_no_ince_BkuMFtA.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº. 020/2018 de 10 de dezembro de 2018 de autoria da Prefeitura Municipal de Guadalupe que Autoriza o Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) vinculados às equipes de saúde da família, incentivo financeiro adicional, na forma de abono, competência 2018, repassado pelo Estado do Piauí ao município de Guadalupe e dá outras providências</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>PEMM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/376/emenda_ao_ri_n_01.2017.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/376/emenda_ao_ri_n_01.2017.pdf</t>
   </si>
   <si>
     <t>Emenda ao Regimento Interno da Câmara Municipal de Guadalupe</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Odair Holanda, Marcelo Mota, Martinez Geony</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/377/emenda_ao_projeto_de_resolucao_03.2018_-_emenda_01.18.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/377/emenda_ao_projeto_de_resolucao_03.2018_-_emenda_01.18.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Resolução ao Regimento Interno</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/379/emenda_a_lei_organica_-_01.2018..pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/379/emenda_a_lei_organica_-_01.2018..pdf</t>
   </si>
   <si>
     <t>Altera o texto do artigo 172</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/387/emenda_ao_projeto_de_lei_05.2017_cores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/387/emenda_ao_projeto_de_lei_05.2017_cores.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº. 005/2017 de autoria do Vereador Odair Pereira Holanda que institui o Brasão e as Cores Oficiais do Município de Guadalupe-PI</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Adão Moura, Hélvia Almeida</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/389/em_01.2018_ldo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/389/em_01.2018_ldo.pdf</t>
   </si>
   <si>
     <t>Modifica o inciso V do Artigo 12 do Projeto de Lei nº. 05/2018 de 10 de abril de 2018</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/536/emenda_01.2018_ao_pl_04.2018_medalha_legislativa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/536/emenda_01.2018_ao_pl_04.2018_medalha_legislativa.pdf</t>
   </si>
   <si>
     <t>Modificando o artigo 3º que passa a ter a seguinte redação:_x000D_
 Art. 3º. A honraria referida no caput do art. 1º será conferida a pessoas vivas que, reconhecidamente, tenham prestado relevantes serviços à comunidade humana nas seguintes áreas de atuação:</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/541/anexo_ao_pl_15.2018_quantifica_cargos_em_secretarias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/541/anexo_ao_pl_15.2018_quantifica_cargos_em_secretarias.pdf</t>
   </si>
   <si>
     <t>Ao cumprimenta-la nesta oportunidade, venho através deste sanar algumas divergências de digitação ocorridos no Projeto de Lei n° 015/2018, conforme abaixo descriminado:_x000D_
 • No artigo 1º, inciso XVII onde se lia: 02 (três) vagas para o cargo de motorista, constante no inciso VII do artigo 1º da Lei 161/2010;_x000D_
 Lê-se: XVII - 03 (três) vagas para o cargo de Motorista;_x000D_
 • No artigo 2º, inciso II onde se lia: 02 (três) vagas para o cargo de serviços gerais;_x000D_
 Lê-se: II - 02 (duas) vagas para o cargo de serviços gerais;_x000D_
 • No artigo 2º, inciso IX onde se lia: 02 (três) vagas para o cargo de pedagogia;_x000D_
 Lê-se: II - 02 (duas) vagas para o cargo de pedagogia;</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/586/alteracao_avanca_cidades.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/586/alteracao_avanca_cidades.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 016/2018 que autoriza o Poder Executivo a contratar operação de crédito com a (o) Caixa Econômica Federal, e dá outras providências</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/239/resolucao_no._001.2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/239/resolucao_no._001.2018.pdf</t>
   </si>
   <si>
     <t>Aplica redutor constitucional nos subsídios dos Vereadores para o ano exercício de 2018</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/276/resolucao_no._002.2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/276/resolucao_no._002.2018.pdf</t>
   </si>
   <si>
     <t>Aplica redutor constitucional nos subsídios dos Vereadores para o ano exercício de 2018.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/375/pr_03.2018_atualizacao_do_regimento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/375/pr_03.2018_atualizacao_do_regimento.pdf</t>
   </si>
   <si>
     <t>Altera e ajusta o Regimento Interno da Câmara Municipal de Guadalupe, Estado do Piauí.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/196/indica-o-01.2018-ilumina-o-na-quadra-da-vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/196/indica-o-01.2018-ilumina-o-na-quadra-da-vbe.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvido o Plenário na forma regimental, que sejam adotadas providências para recuperação da iluminação da Quadra de Esportes do Bairro Vila Boa Esperança</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/197/indica-o-02.2018-ciclovia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/197/indica-o-02.2018-ciclovia.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvido o Plenário na forma regimental, que seja estabelecida área na Avenida Manoel Ribeiro da Fonseca, para construção de ciclovia</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o-01.2018-gin-sio-simorelda.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o-01.2018-gin-sio-simorelda.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura proceda a recuperação do Ginásio Simorelda Passos na Vila Parnaíba</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o-02.2018-fossas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o-02.2018-fossas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura proceda a recuperação das fossas sépticas públicas na Rua Mariano de Castro no Bairro Centro</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/200/indica-o-03.2018-balne-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/200/indica-o-03.2018-balne-rio.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura proceda a limpeza no local onde os permissionários utilizam para limpar os peixes</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/201/indica-o-04.2018-onibus-para-floriano.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/201/indica-o-04.2018-onibus-para-floriano.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Educação que disponibilize o ônibus para os alunos universitários que estudam em Floriano</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/202/indica-o-05.2018-limpeza-p-blica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/202/indica-o-05.2018-limpeza-p-blica.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a limpeza pública e o roço nos Bairros de nossa cidade</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o-01.2018-motor-de-bomba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o-01.2018-motor-de-bomba.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, o conserto do motor da bomba do poço artesiano da localidade Vereda da Ilha na zonal rural de nosso Município</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja realizada a licitação para aquisição de fardamento escolar</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/205/indica-o-03.2018-ilumina-o-publica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/205/indica-o-03.2018-ilumina-o-publica.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a recuperação da iluminação das vias públicas dos bairros de nossa cidade</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o-03.2018-agradecimento-a-pol-cia-civil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o-03.2018-agradecimento-a-pol-cia-civil.pdf</t>
   </si>
   <si>
     <t>Indico aos senhores Vereadores, após ouvido o Plenário na forma regimental, que seja aprovado pelo Legislativo Municipal, Moção de agradecimento à Polícia Civil através 19ª Delegacia Regional de Polícia Civil de Guadalupe, pelos relevantes serviços prestados a nossa comunidade</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/207/indica-o-04.2018-plano-de-carreira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/207/indica-o-04.2018-plano-de-carreira.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o plenário na forma Regimental, que adote os atos necessários para realização de avaliação de desempenho dos professores da rede municipal nos termos do art. 28, §4º da Lei Municipal 285/2002, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL, com o objetivo de garantir a promoção de professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o-06.2018-fossas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o-06.2018-fossas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura proceda a recuperação das fossas sépticas públicas na Rua E no Bairro Cruzeta</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/209/indica-o-07.2018-limpeza-p-blica-na-pra-a-vila-parna-ba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/209/indica-o-07.2018-limpeza-p-blica-na-pra-a-vila-parna-ba.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a limpeza pública nas praças do Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/210/indica-o-08.2018-ilumini-o-p-blica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/210/indica-o-08.2018-ilumini-o-p-blica.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que a reposição de lâmpadas nos Bairros de nosso Município.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o-09.2018-coleta-de-residuos-solidos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o-09.2018-coleta-de-residuos-solidos.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura proceda a coleta de resíduos sólidos nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/212/indica-o-10.2018-cci-do-coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/212/indica-o-10.2018-cci-do-coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a volta das atividades do Centro de Convivência dos Idosos – CCI no Bairro Coqueiro</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/213/indica-o-04.2018-plant-o-m-dico-no-hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/213/indica-o-04.2018-plant-o-m-dico-no-hospital.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que regularize o atendimento do plantão de médicos 24 hs no Hospital Local de Guadalupe.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o-05.2018-limpeza-na-140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o-05.2018-limpeza-na-140.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a limpeza com roço do mato das ruas do Conjunto 140 (Bairro Vila Parnaíba) bem como a retirada de entulhos acumulados a meses nas ruas desta comunidade</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/215/indica-o-n-012018-fabrica-de-gelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/215/indica-o-n-012018-fabrica-de-gelo.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a reativação da fábrica de gelo.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/216/indica-o-n-022018-pol-cia-no-hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/216/indica-o-n-022018-pol-cia-no-hospital.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a realização de convênio com a Secretaria de Segurança Pública do Estado do Piauí, através da Polícia Militar, para que seja disponibilizado policial armado para o Hospital Municipal Pedrina Silveira.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o-n-01.2018-seguran-a-no-hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o-n-01.2018-seguran-a-no-hospital.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a implantado serviço de segurança no Hospital Local Pedrina Silveira</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_no_05_rua_manoel_alves.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_no_05_rua_manoel_alves.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, que realize serviços emergenciais na Rua Manoel Alves, no Bairro Cruzeta, tendo em vista que a referida rua se encontra praticamente intrafegável.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_no_06_-_aparelho_de_ultrassonografia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_no_06_-_aparelho_de_ultrassonografia.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Diretor do Hospital Local Pedrina Silveira, que adote as providências necessárias para colocar em funcionamento o aparelho de ultrassonografia do Hospital Local.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que na reforma prevista para o Hospital Pedrina Silveira, seja priorizado a aquisição de um novo gerador de energia.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_n_04.2018_-_ampliacao_de_iluminacao_de_vnHkvhI.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_n_04.2018_-_ampliacao_de_iluminacao_de_vnHkvhI.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que realize a ampliação e melhorias na iluminação do Pavilhão de Hortifrutigranjeiros, bem como a contratação assim que possível para o Mercado Público e este Pavilhão</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_n_01.18_academia_da_praca_central.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_n_01.18_academia_da_praca_central.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, o conserto e manutenção da academia pública situada na praça da Igreja Matriz, Centro de Guadalupe.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_06.2018_reposicao_de_lampadas_ruas_e_f_R9tkxkP.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_06.2018_reposicao_de_lampadas_ruas_e_f_R9tkxkP.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, através da Secretaria de Infraestrutura do Município, que realize a Reposição de iluminação pública, nas Rua E, F e G, no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_07.2018_adesivacao_da_frota.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_07.2018_adesivacao_da_frota.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a adesivação de frota de automóveis, próprios e a serviço, da Prefeitura Municipal de Guadalupe, com os dizeres: “USO EXCLUSIVO EM SERVIÇO”, Logomarca da Prefeitura e Telefone de contato para informações, sugestões, críticas e elogios.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, proceda a limpeza, roço e capina no Bairro Vila Boa Esperança</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_12.2018_limpeza_do_cemiterio_local_e_r_L5byThq.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_12.2018_limpeza_do_cemiterio_local_e_r_L5byThq.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, proceda a limpeza e reposição de lâmpadas no Cemitério Municipal de Guadalupe</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_13.2018_recuperacao_de_estradas_vicinais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_13.2018_recuperacao_de_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, proceda a recuperação das estradas vicinais da zona rural de Guadalupe, nas localidades, Cardoso, Congo, Derradeiro Buriti, Barrocão.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_14.2018_solicita_recuperacao_da_avenid_LxoI50p.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_14.2018_solicita_recuperacao_da_avenid_LxoI50p.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, proceda a recuperação em operação tampa buracos, na Avenida Manoel Ribeiro da Fonseca.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_15.2018_solicita_utilizacao_de_postes__TarJ5tb.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_15.2018_solicita_utilizacao_de_postes__TarJ5tb.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que os postes que serão substituídos com a modernização da iluminação da Avenida Manoel Ribeiro da Fonseca, sejam doadas para os moradores da zona rural de nosso Município, para que possam ser utilizados como suporte para antenas rurais em nosso Município</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_08.2018_recuperacao_de_lavanderia_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_08.2018_recuperacao_de_lavanderia_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a Reforma do Prédio da Lavanderia Pública do Bairro Vista</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_09.2018_reposicao_de_lampadas_bairro_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_09.2018_reposicao_de_lampadas_bairro_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a Reposição de Lâmpadas na Praça Américo de Castro, Bairro Coqueiro</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_n_02.18_climatizacao_de_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_n_02.18_climatizacao_de_escolas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que tão logo seja possível, com expectativa de melhora na arrecadação do FUNDEB, ou através de convênio com Ministério da Educação, realize projeto de climatização nas escolas da rede municipal de ensino, que ainda não disponham deste benefício.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_n_02.2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_n_02.2018.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que após a substituição dos atuais postes que servem para iluminação da Avenida Manoel Ribeiro da Fonseca, que receberá nova e moderna iluminação, estes postes sejam utilizados para iluminação do Parque de Vaquejada Luís Romão Ferreira no Bairro Vila Nova e no Cemitério Municipal no Bairro Vista.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_01.2018_equipamentos_atividades_fisicas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_01.2018_equipamentos_atividades_fisicas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que sejam adquiridos e implantados equipamentos para auxiliar a prática de atividade física no trevo que fica localizado próximo à entrada para Vila Boa Esperança</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_16.2018_construcao_de_bueiro_e_galeria_x0ItVUk.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_16.2018_construcao_de_bueiro_e_galeria_x0ItVUk.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, seja construído um bueiro/galeria na Rua Bom Jesus entre os Bairros COHAB e Bela Vista.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_17.2018_parque_infantil_no_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_17.2018_parque_infantil_no_balneario.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Cultura, Turismo, Desporto e Lazer que seja instalado um parque infantil no Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_18.2018_instalacao_de_parque_infantil__14AOv2g.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_18.2018_instalacao_de_parque_infantil__14AOv2g.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal Cultura, Turismo, Desporto e Lazer, seja instalado um Parque Infantil, na Praça do Estádio Municipal de Guadalupe</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_19.2018_cestas_bascias_e_peixe_na_semana_santa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_19.2018_cestas_bascias_e_peixe_na_semana_santa.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Trabalho e Desenvolvimento Social, seja feito o cadastro de famílias carentes e distribuição de cestas básicas e peixe para a população das zonas urbana e rural do Município de Guadalupe.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_20.2018_recuperacao_de_calcamento_rua__0tQQdaq.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_20.2018_recuperacao_de_calcamento_rua__0tQQdaq.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a recuperação de calçamento da Rua Getúlio Vargas, Sentido Centro, Bairro Bela Vista</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_10.2018_promocao_de_campeonato_esportivo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_10.2018_promocao_de_campeonato_esportivo.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, o retorno das práticas esportivas em nosso Município, como Campeonato Guadalupense, Torneio Suburbano nos Bairros e Torneio Society nas quadras de esporte da cidade</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_11.2018_contratacao_de_medico_bairro_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_11.2018_contratacao_de_medico_bairro_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Saúde, seja feita a contratação de médico clínico geral para UBS do Bairro Coqueiro</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_02.2018_calcamento_rua_g_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_02.2018_calcamento_rua_g_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja realizada pavimentação poliédrica da rua G no bairro Cruzeta.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_03.2018_bueira_e_galeria_rua_bom_jesus.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_03.2018_bueira_e_galeria_rua_bom_jesus.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que Indico à excelentíssima senhora Prefeita, que seja implantado bueiro / galeria na rua Bom Jesus e Rua Projetada, Q I, que fica entre os bairros COHAB e Bela Vista.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_07.2018_esgoto_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_07.2018_esgoto_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, que realize a recuperação de uma caixa de esgoto, que fica localizada na Quadra 04, casa 38, no Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_08.2018_rua_duque_de_caxias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_08.2018_rua_duque_de_caxias.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, que realize serviços emergenciais na Duque de Caxias, no Bairro São Félix, tendo em vista que a referida rua se encontra praticamente intrafegável</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_01.2018_bueiros_e_galeria_cohab.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_01.2018_bueiros_e_galeria_cohab.pdf</t>
   </si>
   <si>
     <t>Indico a senhora Prefeita, após ouvido o Plenário na forma regimental, a Construção de bueiros e galeria entre as Ruas Bom Jesus no Bairro Bela Vista e Projetada, Quadra 1 no Bairro COHAB.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_05.2018_distribuicao_de_kits_esportivos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_05.2018_distribuicao_de_kits_esportivos.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que promova a distribuição de kits esportivos, para as equipes amadoras nos Bairros de nossa Cidade, bem como Zona Rural, esses kits devem ser formados por Camisas, Calções, Meião e Chuteiras</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_06.2018_bueiro_e_galeria_rua_bom_jesus_eMFNAlR.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_06.2018_bueiro_e_galeria_rua_bom_jesus_eMFNAlR.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura construa bueiros e galerias, no trecho compreendido entre à Rua Bom Jesus e Rua Projetada Quadra I, entre os Bairros Bela Vista e COHAB.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_07.2018_picarra_rua_beira_rio_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_07.2018_picarra_rua_beira_rio_140.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura faça a recuperação do trecho de rua localizado na Rua Beira Rio/140, que dá acesso ao lago de Boa Esperança.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_08.2018_transporte_para_zona_rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_08.2018_transporte_para_zona_rural.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que analise assim que possível a disponibilização de um transporte para moradores da zona rural de nosso Município, dando-lhe oportunidade de vir a cidade com tranquilidade, segurança e o melhor conforto possível.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_09.2018_lixao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_09.2018_lixao.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal em conjunto com os Secretários de Infraestrutura e de Meio Ambiente de Guadalupe-PI, que adotem as providências para a devida destinação final dos resíduos sólidos (lixo), tendo em vista que o lixão da cidade não atende as normas ambientais vigentes.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_10.2018_plano_diretor.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_10.2018_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal que se digne a realizar os procedimentos necessários para realizar estudo de viabilidade de implantação de Plano Diretor Municipal em nosso município.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_11.2018_plano_municipal_de_residuos_solidos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_11.2018_plano_municipal_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal que adote as providências necessárias para implantação do Plano Municipal de Gestão Integrada de Resíduos Sólidos em nosso município</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_21.2018_calcamento_quadra_3_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_21.2018_calcamento_quadra_3_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a recuperação de calçamento no Bairro Vila Parnaíba, Quadra 3, próximo a escola Municipal Ebenezer Gueiros – CEDEG</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_22.2018_retirada_de_entulhos_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_22.2018_retirada_de_entulhos_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a retirada de entulhos nas Quadras, 3 e 6.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_23.2018_capina_e_roco_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_23.2018_capina_e_roco_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a Limpeza, Capina e Roço, de Ruas do Bairro Coqueiro.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_12.2018_recuperacao_das_ruas_a_b_c_d_cruzeta..pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_12.2018_recuperacao_das_ruas_a_b_c_d_cruzeta..pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, que proceda os serviços de reparos e melhorias (Empiçarramento) nas Ruas A, B, C e D, todas do outro lado da Baixa no Bairro Cruzeta</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_13.2018_recuperacao_de_calcamento_rua__QL3zZal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_13.2018_recuperacao_de_calcamento_rua__QL3zZal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, recupere o trecho de calçamento da Rua E, Bairro Cruzeta.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_14.2018_roco_e_capina_ruas_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_14.2018_roco_e_capina_ruas_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda o roço e capina de Ruas do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_15.2018_retirada_de_areia_da_avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_15.2018_retirada_de_areia_da_avenida.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a retira da grande quantidade de areia localizada em dois trechos da Avenida Manoel Ribeiro da Fonseca, sendo os mesmos, no Portal de entrada da cidade, Bairro Cruzeta e nas proximidades do Depósito Florentino Bebidas, Centro.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/269/indicacao_04.2018_recuperacao_calcamento_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/269/indicacao_04.2018_recuperacao_calcamento_centro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que através da Secretaria de Infraestrutura, seja recuperado parte do calçamento que fica entre a Avenida João Clímaco de Almeida e a Praça do Memorial Porto Seguro no Centro de nossa cidade</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/270/indicacao_05.2018_recuperacao_de_calcamento_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/270/indicacao_05.2018_recuperacao_de_calcamento_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que através da Secretaria de Infraestrutura, solicite do responsável pela Construtora LEJAM, responsável pela conclusão da instalação do saneamento básico em nossa cidade, que seja feita a recuperação da Rua E, Bairro Cruzeta.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/271/indicacao_06.2018_recuperacao_da_rua_duque_de_caxias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/271/indicacao_06.2018_recuperacao_da_rua_duque_de_caxias.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que através da Secretaria de Infraestrutura, realize a recuperação da Rua Getúlio Vargas, no Sentido Centro, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/272/indicacao_03.2018_recuperacao_de_estrada_coqueir_uMqXP0B.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/272/indicacao_03.2018_recuperacao_de_estrada_coqueir_uMqXP0B.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Prefeita Municipal, Maria Jozineide Fernandes Lima, após ouvido o plenário, solicito que seja feita através da Secretaria de Infraestrutura a recuperação da estrada que liga os Bairros Coqueiro e Vila Boa Esperança.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_04.2018_recuperacao_estrada_fazenda_modelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_04.2018_recuperacao_estrada_fazenda_modelo.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Prefeita Municipal, Maria Jozineide Fernandes Lima, após ouvido o plenário, solicito que sejam feitos através da Secretaria de Infraestrutura aterros na estrada dos Irrigantes, que liga a Fazendo Modelo.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_03.2018_sinalizacao_horizontal_e_verti_D1sGYQW.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_03.2018_sinalizacao_horizontal_e_verti_D1sGYQW.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que em virtude do asfaltamento da Avenida Manoel Ribeiro da Fonseca, que seja realizado o trabalho de sinalização vertical e horizontal da mesma</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_24.2018_limpeza_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_24.2018_limpeza_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a Limpeza, Capina e Roço, de Ruas do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_25.2018_limpeza_vila_parnaiba-140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_25.2018_limpeza_vila_parnaiba-140.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a Limpeza, Capina e Roço, de Ruas do Bairro Vila Parnaíba e 140</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_26.2018_limpeza_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_26.2018_limpeza_centro.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a Limpeza, Capina e Roço, de Ruas do Centro de Guadalupe</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_16.2018_realizacao_de_motocross.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_16.2018_realizacao_de_motocross.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Cultura, Turismo, Desporto e Lazer, possa promover uma disputa de Motocross no dia 1º de Maio de 2018.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_17.2018_passagem_molhada.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_17.2018_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infra-estrutura a construção de duas passagens molhadas, uma no povoado Bom Jardim, no riacho Cajueinho e outra no riacho do Monte Alegre, na zona rural de nosso Município.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_07.2018_quebra_mola_praca_do_museu.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_07.2018_quebra_mola_praca_do_museu.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que através da Secretaria de Infraestrutura, realize a construção de um quebra molas (Redutor de Velocidade) em frente ao Memorial Porto Seguro.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/283/indicacao_08.2018_quebra_mola_alexandrino_mousinho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/283/indicacao_08.2018_quebra_mola_alexandrino_mousinho.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que através da Secretaria de Infraestrutura, realize a construção de um quebra molas (Redutor de Velocidade) em frente à escola Municipal Alexandrino Mousinho, bem como uma faixa de pedestre.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_09.2018_quebra_mola_rua_25_de_agosto_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_09.2018_quebra_mola_rua_25_de_agosto_centro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que através da Secretaria de Infraestrutura, realize a construção de um quebra molas (Redutor de Velocidade) na Rua 25 de Agosto, centro da cidade entre a residência do Sr. Canofa e Drogaria Dose Certa.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_02.2018_pista_de_caminhada_na_avenida..pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_02.2018_pista_de_caminhada_na_avenida..pdf</t>
   </si>
   <si>
     <t>Indico a senhora Prefeita, após ouvido o Plenário na forma regimental, que seja destinada uma área devidamente sinalizada, na avenida Manoel Ribeiro da Fonseca, do Portal de entrada de nossa cidade até as proximidades do Fórum, e do portal até a escola Frei José Apicella, para que as pessoas possam realizar suas caminhadas com total segurança.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_03.2018_picarra_no_acesso_na_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_03.2018_picarra_no_acesso_na_140.pdf</t>
   </si>
   <si>
     <t>Indico a senhora Prefeita, após ouvido o Plenário na forma regimental, que através da Secretaria de Infraestrutura seja feita a recuperação do acesso aos pescadores na 140, bairro Vila Parnaíba</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_04.2018_equipamentos_de_ginastica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_04.2018_equipamentos_de_ginastica.pdf</t>
   </si>
   <si>
     <t>Indico a senhora Prefeita, após ouvido o Plenário na forma regimental, que possa determinar a instalação de equipamentos de ginástica, para auxiliar no desenvolvimento de pessoas da terceira idade, nas proximidades do Portal de entrada de nossa cidade.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_08.2018_transporte_para_zona_rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_08.2018_transporte_para_zona_rural.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_09.2018_rua_joao_batista_coqueiro..pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_09.2018_rua_joao_batista_coqueiro..pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, determine o mais rápido possível o roço, a limpeza e a recuperação com colocação de piçarra na Rua João Batista, Bairro Coqueiro.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_27.2018_limpeza_ruas_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_27.2018_limpeza_ruas_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a Limpeza, Capina e Roço, de Ruas do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_28.2018_reposicao_de_lampadas_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_28.2018_reposicao_de_lampadas_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a Reposição de lâmpadas em Ruas do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_29.2018_sinalizacao_da_avenida_principal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_29.2018_sinalizacao_da_avenida_principal.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda a sinalização da Avenida Manoel Ribeiro da Fonseca, pintura de quebra mola, faixas para pedestre, sinalização Vertical, Horizontal.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_18.2018_academia_de_saude_praca_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_18.2018_academia_de_saude_praca_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura a instalação de equipamentos de academia popular de saúde, no espaço da Praça São João Batista, Bairro Cruzeta</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_19.2018_retirada_de_entulho_rua_mista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_19.2018_retirada_de_entulho_rua_mista.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda limpeza e retirada de entulho na rua Mista, bairro Coqueiro</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/297/indicacao_19a.2018_salas_escola_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/297/indicacao_19a.2018_salas_escola_140.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura a construção de duas novas salas de aula, na escola municipal Raimundo Nonato de Santana, no Bairro Vila Parnaíba/140.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_20.2018_bomba_localidade_vereda.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_20.2018_bomba_localidade_vereda.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura que realize a compra de um novo motor da bomba do poço, da localidade Vereda da Ilha.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_05.2018_gruta_na_entrada_da_cidade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_05.2018_gruta_na_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Presidente, indico após ser ouvido em Plenário na forma regimental que a Prefeitura Municipal de Guadalupe, faça a construção de uma gruta nas proximidades do portal de entrada da nossa cidade e que nessa gruta, possam ser colocadas as imagens, da Padroeira de nosso Município Nossa Senhora de Guadalupe, Santo Expedito, santo celebrado também em nossa Igreja Matriz e São João Batista, santo Padroeiro do Bairro Cruzeta, onde ficará instalada a Gruta.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_06.2018_calcamento_na_rua_dos_pescadores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_06.2018_calcamento_na_rua_dos_pescadores.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Presidente, indico após ser ouvido em Plenário na forma regimental que a Prefeitura Municipal de Guadalupe, através da Secretaria Municipal de Infraestrutura construa uma praça e faça o calçamento, na Rua que liga a Rua Beira Rio a Vila dos Pescadores, dando acesso às margens do Rio Parnaíba.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_11.2018_iluminacao_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_11.2018_iluminacao_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que realize esforços, Através da Secretaria Municipal de Infraestrutura para que seja feita a recuperação da iluminação da Rua Professor Pedro Dama, no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_04.2018_recuperacao_do_estradao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_04.2018_recuperacao_do_estradao.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que realize esforços junto a empresa que assumiu as obras de saneamento básico em nossa cidade, para que possa o mais rápido possível realizar a recuperação do trecho do estradão em frente a academia HB Fitness.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_05.2018_recuperacoes_de_parques_infantis.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_05.2018_recuperacoes_de_parques_infantis.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que realize esforços no sentido de promover assim que possível a recuperação dos parques infantis instalados nas praças da Matriz no Centro da Cidade e São João Batista no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_06.2018_parque_infantil_na_praca_do_coqueiro..pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_06.2018_parque_infantil_na_praca_do_coqueiro..pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que realize a instalação de um parque infantil na Praça Américo de Castro Brasileiro, no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_21.2018_prolongamento_rua_c.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_21.2018_prolongamento_rua_c.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda com serviços de maquinas para Abertura de Rua C, Bairro Cruzeta</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_22.2018_limpeza_rua_mista_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_22.2018_limpeza_rua_mista_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda com a retirada de entulhos na Rua Mista, Bairro Coqueiro.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_23.2018_fossa_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_23.2018_fossa_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda o desentupimento/conserto de uma fossa, localizada na Quadra-6, Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_31.2018_lampadas_no_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_31.2018_lampadas_no_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura a reposição de lâmpadas em ruas do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_32.2018_fossas_na_rua_bom_jesus.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_32.2018_fossas_na_rua_bom_jesus.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura a recuperação das fossas da Rua Bom Jesus no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Martinez Geony, Marcelo Mota, Odair Holanda</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_01.2018_palestras_sobre_transito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_01.2018_palestras_sobre_transito.pdf</t>
   </si>
   <si>
     <t>Indico ao senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Educação que promova nas escolas da rede Municipal_x000D_
 de Ensino, Palestras educativas sobre conscientização ao Trânsito e Condução de Veículos.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_33.2018_fossa_rua_frutuoso_jose_centro_tGnSmQd.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_33.2018_fossa_rua_frutuoso_jose_centro_tGnSmQd.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura faça a limpeza e recuperação da fossa localizada à Rua Frutuoso José, centro, por trás do hospital Pedrina Silveira.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_34.2018_estrada_na_rua_sao_sebastiao_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_34.2018_estrada_na_rua_sao_sebastiao_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura faça recuperação da estrada da Rua São Sebastião que dá acesso ao Bairro Coqueiro</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_01.2018_area_de_lazer_por_tras_do_simorelda.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_01.2018_area_de_lazer_por_tras_do_simorelda.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que assim que possível, construa no terreno por trás do Ginásio Simorelda Passos no Bairro Vila Parnaíba, uma área de lazer, com pista para caminhadas e instalação de equipamentos de academia popular, tornando o espaço uma área de lazer.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_02.2018_quadra_gramada_para_futebol_socyety.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_02.2018_quadra_gramada_para_futebol_socyety.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que assim que possível, construa uma quadra de esporte de futebol society gramada, na área localizada por trás do Ginásio Simorelda Passos, Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_07.2018_quadra_de_esportes_do_clube_bo_LLma6ZB.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_07.2018_quadra_de_esportes_do_clube_bo_LLma6ZB.pdf</t>
   </si>
   <si>
     <t>Indico após ser ouvido em Plenário na forma regimental que a Prefeitura Municipal de Guadalupe, através da Secretaria Municipal de Infraestrutura faça reforma na quadra de esportes do Clube Boa Esperança, na 140, Bairro Vila Parnaíba, fazendo pintura na quadra, recuperação da iluminação e colocação de traves.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_24.2018_recuperacao_de_estradas_vicinais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_24.2018_recuperacao_de_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda através da Secretaria de Infraestrutura a recuperação das estradas vicinais que ligam as localidades Peixe, Cardoso, Derradeiro Buriti.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_25.2018_produtos_da_agricultura_famili_ILQF76N.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_25.2018_produtos_da_agricultura_famili_ILQF76N.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda através da Secretaria de Educação a compra de produtos produzidos por agricultores familiares e introdução esses alimentos na merenda escolar.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_26.2018_matadouro_publico_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_26.2018_matadouro_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda através da Secretaria municipal de Infraestrutura em caráter de urgência serviços de reparos e melhorias sanitárias e de higiene nas instalações do prédio do Matadouro Público Municipal.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_10.2018_construcao_de_calcamentos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_10.2018_construcao_de_calcamentos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que através da Secretaria de Infraestrutura proceda a pavimentação poliédrica das Ruas: Nicácia Mousinho – Centro; Estação de Tratamento de Água – ETA; Erinete Costa, Inácio Gonçalves, Manoel Alves todas no Bairro Cruzeta e Tancredo Neves, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_11.2018_lixeiras_praca_do_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_11.2018_lixeiras_praca_do_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que através da Secretaria de Infraestrutura a instalação de lixeiras ecologicamente corretas, na Praça Américo de Castro Brasileiro, no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_35.2018_praca_da_quadra_14..pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_35.2018_praca_da_quadra_14..pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura faça recuperação da Praça da Quadra 14 no Centro da Cidade.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura faça recuperação de calçamento das quadras 1 e 2 do Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_37.2018_calcamento_quadras_1_e_2_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_37.2018_calcamento_quadras_1_e_2_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura faça a construção de calçamento entre as quadras 1 e 2 do Bairro Vila Parnaíba, próximo a residência do Irmão Pio.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_27.2018_reforma_da_lavanderia_coqueiro..pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_27.2018_reforma_da_lavanderia_coqueiro..pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda através da Secretaria municipal de Infraestrutura a reforma do Prédio da Lavanderia Pública do Bairro Coqueiro.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_28.2018_calcamento_rua_raimundo_figuer_ZnFlRa7.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_28.2018_calcamento_rua_raimundo_figuer_ZnFlRa7.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda através da Secretaria municipal de Infraestrutura a Construção de Pavimentação Poliédrica (Calçamento), para a Rua Raimundo Figueiredo no Bairro Cruzeta</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_12.2018_letreiro_matriz_e_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_12.2018_letreiro_matriz_e_balneario.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que proceda a instalação de Letreiros com a seguinte frase “AMO GUADALUPE”, que as mesmas sejam instaladas na Praça da Matriz e Balneário Belém/Brasília.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/330/indicacao_13.2018_calcamento_rua_presidente_dutr_31EvUoi.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/330/indicacao_13.2018_calcamento_rua_presidente_dutr_31EvUoi.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que proceda através da Secretaria de Infraestrutura a pavimentação poliédrica (Calçamento) na Rua Presidente Dutra, logo após a lavanderia do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_14.2018_parque_infantil_para_escola_ra_pBV8Kth.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_14.2018_parque_infantil_para_escola_ra_pBV8Kth.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que proceda a instalação de um Parque Infantil nas dependências da Escola Municipal Raimundo Nonato de Santana, Bairro 140/Vila Parnaíba.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_12.2018_esgoto_ieeb.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_12.2018_esgoto_ieeb.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, que realize a recuperação de uma caixa de esgoto, que fica localizada na Rua Frutuoso José, no centro da Cidade, em Frente ao Instituto Educacional de Ensino Básico - IEEB</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_13.2018_artes_marciais_nas_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_13.2018_artes_marciais_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Secretária de Educação de Guadalupe, que adote providências para inclusão de práticas de atividades ligadas as artes marciais nas aulas de Educação Física nas escolas públicas de nosso município, proporcionado aos profissionais professores de Educação Física a capacitação suficiente para ministrarem aulas de artes marciais</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_14.2018_palestras_contra_drogas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_14.2018_palestras_contra_drogas.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Secretária de Educação de Guadalupe, que adote providências para que sejam ministradas palestras nas escolas públicas de nosso município, visando a prevenção ao uso de drogas</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_12.2018_escola_de_musica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_12.2018_escola_de_musica.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja reativada a Escola Municipal de Música</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_05.2018_recuperacao_e_reforma_de_galer_WpZ0DWU.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_05.2018_recuperacao_e_reforma_de_galer_WpZ0DWU.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Presidente, após ouvido o plenário na forma regimental solicito, que seja realizado o mais rápido possível a recuperação e conclusão de uma galeria que fica entre as quadras 1 e 2 do Bairro Vila Parnaíba, além da revisão do sistema de esgotamento sanitário nas referidas quadras.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_15.2018_eletrobras_equipe_de_manutencao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_15.2018_eletrobras_equipe_de_manutencao.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que interceda junto Eletrobrás Distribuição Piauí para que a Equipe de Apoio e Manutenção que antes ficava em nossa Cidade, mas foi deslocada para a cidade de Jerumenha, volte a ficar em Guadalupe</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_07.2018_calcamento_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_07.2018_calcamento_140.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja implantado o calçamento na Quadra 13 no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_08.2018_praca_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_08.2018_praca_140.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a construção de uma praça na Quadra 13 no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_15.2018_empreendedorismo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_15.2018_empreendedorismo.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeita Municipal de Guadalupe, que adote parcerias em especial com Serviço Brasileiro de Apoio às Micro e Pequenas Empresas – SEBRAE, a fim de garantir apoio com cursos aos pequenos empreendedores de nosso município.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_09.2018_rua_raimundo_mota.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_09.2018_rua_raimundo_mota.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a limpeza urbana e a recuperação da iluminação pública na Rua Raimundo Mota no Bairro Centro ao lado da Unidade Escolar João Pinheiro</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_10.2018_calcamento_joao_pinheiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_10.2018_calcamento_joao_pinheiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, e a implantação de calçamento nas Ruas em torno e próximas a Unidade Escolar João Pinheiro no Bairro Centro.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_29.2018_calcamento_rua_c_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_29.2018_calcamento_rua_c_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda através da Secretaria municipal de Infraestrutura a recuperação de Pavimentação Poliédrica (Calçamento), para a Rua C no Bairro Cruzeta</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_30.2018_festividades_ao_dia_do_vaqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_30.2018_festividades_ao_dia_do_vaqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que promova através da Secretaria Municipal de Desporto, Cultura, Turismo e Lazer a realização de festividades alusivas ao Dia Municipal do Vaqueiro</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_31.2018_contratacao_de_garis.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_31.2018_contratacao_de_garis.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda através da Secretaria Municipal de Infraestrutura a contratação permanente de garis para varrição de ruas de nossa Cidade</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_38.2018_iluminacao_no_acesso_do_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_38.2018_iluminacao_no_acesso_do_balneario.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a recuperação da iluminação pública na avenida que dá acesso ao Balneário Belém Brasília</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_39.2018_grades_de_protecao_nos_bares_d_aPztUI1.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_39.2018_grades_de_protecao_nos_bares_d_aPztUI1.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que seja colocado grades de proteção ao redor dos bares do Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_40.2018_quebra-molas_na_radio_cidade_luz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_40.2018_quebra-molas_na_radio_cidade_luz.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que seja implantado redutores de velocidade (quebra-molas) na Rua Getúlio Vargas em frente a casa da senhora Afonsina Mousinho</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_41.2018_estradas_vicinais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_41.2018_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que sejam recuperadas as estradas vicinais das localidades: Cardoso, Congo, Peixe, Barrocão e Derradeiro Buriti</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_16.2018_praca_sao_felix.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_16.2018_praca_sao_felix.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, que realize serviços emergenciais na Praça, localizada no Bairro São Félix, tendo em vista que se encontra completamente depredada, conforme demonstram fotos em anexo</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_16.2018_limpeza_das_margens_do_lago.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_16.2018_limpeza_das_margens_do_lago.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que, através da Secretaria Municipal de Meio Ambiente e Recursos Hídricos, a limpeza das margens do logo de Boa Esperança, localizados nas proximidades do Balneário Belém-Brasília, colocação de placas sinalizadoras</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_17.2018_irrigacao_de_mudas_em_praca.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_17.2018_irrigacao_de_mudas_em_praca.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que, através da Secretaria de Agricultura, Abastecimento e Recursos Renováveis, a irrigação ou aguar as mudas que serão plantadas na praça do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_18.2018_palestras_de_conscientizacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_18.2018_palestras_de_conscientizacao.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que, através da Secretaria de Meio Ambiente e Recursos Hídricos, a promoção de palestras conscientizadoras sobre problemas ambientais, como queimadas, preservação do lago de Boa Esperança, entre outros, a serem realizadas nas escolas e associações de bairro.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/358/indicacao_19.2018_campeonatos_de_jetsky.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/358/indicacao_19.2018_campeonatos_de_jetsky.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que, através da Secretaria Municipal de Cultura, Desporto, Turismo e Lazer, a promoção de campeonatos de jetsky e outros esportes no Balneário Belém-Brasília.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/359/indicacao_32.2018_vigias_e_jardineiros.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/359/indicacao_32.2018_vigias_e_jardineiros.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda através da Secretaria Municipal de Planejamento e Gestão a contratação de vigias e jardineiros para zelar as praças públicas de nossa cidade</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_33.2018_contrucao_de_cais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_33.2018_contrucao_de_cais.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda através da Secretaria Municipal de Infraestrutura proceda a construção de um cais no porto dos pescadores na beira rio na Vila Parnaíba (140)</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_03.2018_banheiros_no_mercado.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_03.2018_banheiros_no_mercado.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura realize a manutenção e conservação dos banheiros no Mercado Público Municipal</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_17.2018_lixao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_17.2018_lixao.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal que adote as providências necessárias para inclusão no Plano Municipal de Gestão Integrada de Resíduos Sólidos, a transferência do local destinado aos resíduos sólidos atualmente ao lado do Cemitério, entre os bairros Bela Vista e Coqueiro para local mais adequado</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_20.2018_residuos_solidos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_20.2018_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a criação de Cooperativa para utilização dos resíduos sólidos recicláveis</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_34.2018_retirada_de_entulho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_34.2018_retirada_de_entulho.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda através da Secretaria Municipal de Infraestrutura proceda a limpeza, retirada de entulho e lixo nas proximidades da fábrica de gelo na Vila Parnaíba (140)</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_35.2018_iluminacao_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_35.2018_iluminacao_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda através da Secretaria Municipal de Infraestrutura proceda a recuperação da iluminação pública nas ruas do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_11.2018_queimadas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_11.2018_queimadas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Meio Ambiente, sejam realizadas campanhas educativas contra as queimadas</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_42.2018_tapa_buracos_na_br.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_42.2018_tapa_buracos_na_br.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que seja realizada a operação tapa-buracos na estrada que liga Guadalupe a Jerumenha</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_43.2018_climatizacao_do_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_43.2018_climatizacao_do_hospital.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que seja realizada a climatização das enfermarias e quartos de internação do Hospital Municipal Pedrina Silveira.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_44.2018_torneio_de_ferias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_44.2018_torneio_de_ferias.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que seja realizado o torneio de férias de futebol de salão e/ou outras modalidades esportivas no mês de julho.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/380/indicacao_18.2018_calcadas_na_avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/380/indicacao_18.2018_calcadas_na_avenida.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura que adote as providências necessárias para recuperação de calçadas ao longo de toda Avenida Manoel Ribeiro da Fonseca, que foram danificadas após a realização dos serviços de troca de meio-fio</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_21.2018_ancoradouro_policia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_21.2018_ancoradouro_policia.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a construção de ancoradouro para os barcos da Polícia Civil próximo ao Balneário Belém Brasília</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de coletores de lixo seletivo padronizados na Avenida Manoel Ribeiro da Fonseca, das placas (inicio) até o Balneário Belém Brasília, podendo, também, serem implantados nas principais avenidas de nossa cidade</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_22.2018_imagem_no_portal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_22.2018_imagem_no_portal.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a construção da imagem de Nossa Senhora de Guadalupe no Portal de entrada da Cidade</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/391/indicacao_14.2018_calcamento_rua_manoel_alves.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/391/indicacao_14.2018_calcamento_rua_manoel_alves.docx</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a implantação de calçamento em pedras paralelepípedas na Rua Manoel Alves no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/392/indicacao_36.2018_relocalizacao_de_placas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/392/indicacao_36.2018_relocalizacao_de_placas.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda através da Secretaria Municipal de Infraestrutura a relocalização das novas placas de sinalização da Avenida Manoel Ribeiro da Fonseca</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_37.2018_vigia_no_lixao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_37.2018_vigia_no_lixao.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda através da Secretaria Municipal de Infraestrutura a contratação de vigia para o lixão para coibir as constantes queimadas.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/395/indicacao_38.2018_iluminacao_publica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/395/indicacao_38.2018_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda através da Secretaria Municipal de Infraestrutura a reposição de lâmpadas na Rua Francinete Celestino no Bairro Centro.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_19.2018_br_guadalupe-jerumenha.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_19.2018_br_guadalupe-jerumenha.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que promova através da Secretaria de Infraestrutura a aquisição de Massa Asfáltica, a fim de que sejam realizados serviços emergenciais em trecho da BR 135 que liga a cidade de Guadalupe a Jerumenha, tendo em vista a precária situação de trafegabilidade</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/397/indicacao_20.2018_limpeza_rua_mista_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/397/indicacao_20.2018_limpeza_rua_mista_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, que realize serviços de limpeza em trecho da Rua Mista no Bairro coqueiro, tendo em vista que há um trecho da referida rua que se encontra com grande acumulo de lixo e mato.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/398/indicacao_45.2018_show_de_calouros.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/398/indicacao_45.2018_show_de_calouros.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Cultura, Turismo, Desporto e Lazer que seja realizado show de calouros</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/399/indicacao_23.2018_campeonato_de_voley.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/399/indicacao_23.2018_campeonato_de_voley.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a organização de campeonato intermunicipal de voleibol de areia no mês da independência</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_24.2018_brigada_de_incendio_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_24.2018_brigada_de_incendio_municipal.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a criação da brigada de incêndio municipal</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_25.2018_turismologa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_25.2018_turismologa.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a contratação de Turismólogo para fazer estudo dos pontos turísticos de Guadalupe.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_26.2018_usina_de_reciclagem.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_26.2018_usina_de_reciclagem.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a busca de parcerias para inserção de uma usina de reciclagem</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/424/indicacao_39.2018_retirada_de_entulhos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/424/indicacao_39.2018_retirada_de_entulhos.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda a retirada de entulhos (material de construção) e lixo das dependências do cemitério local</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/425/indicacao_40.2018_estrada_samu.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/425/indicacao_40.2018_estrada_samu.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda em caráter de urgência que determina os serviços de colocação de massa asfáltica no trecho da rua que dá acesso ao SAMU (estradão).</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/427/indicacao_46.2018_centro_de_zoonoses.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/427/indicacao_46.2018_centro_de_zoonoses.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal Saúde – Vigilância Sanitária, que seja implantado em nosso Município um centro de Zoonoses.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/432/indicacao_47.2018_vacinacao_nas_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/432/indicacao_47.2018_vacinacao_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal Saúde, estenda a campanha de vacinação de sarampo e poliomielite a todas as escolas no município.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/433/indicacao_41.2018_casas_de_palha.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/433/indicacao_41.2018_casas_de_palha.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que proceda a troca do teto das residências cobertas de palhas no Município.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/434/indicacao_21.2018_buraco_em_via.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/434/indicacao_21.2018_buraco_em_via.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, após ouvido o Plenário na forma regimental, que realize em Rua do Centro da Cidade próximo ao Banco do Brasil, tendo vista que um buraco tem causado transtornos aos condutores de veículos que trafegam na referida via.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/435/indicacao_22.2018_troca_de_poste.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/435/indicacao_22.2018_troca_de_poste.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, após ouvido o Plenário na forma regimental, que faça troca de poste de metal em frente ao Fórum da Cidade, podendo utilizar para tanto um dos postes que foram retirados da Avenida Manoel Ribeiro da Fonseca.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/439/indicacao_23.2018_acoes_nos_platos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/439/indicacao_23.2018_acoes_nos_platos.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que sejam adotados os estudos de viabilidade técnica para que sejam firmadas parcerias, objetivando a implementação de ações permanentes do Município no Perímetro Irrigado Platôs de Guadalupe e demais agricultores do município.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/440/indicacao_24.2018_planos_de_cargos_e_salarios.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/440/indicacao_24.2018_planos_de_cargos_e_salarios.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que seja adotas providências para criação de Plano de Cargos Carreiras e Salário dos Servidores Públicos Efetivos do Município de Guadalupe.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que realize imediatamente a recuperação do calçamento das Ruas: Bom Jesus, Presidente Dutra e Dantas</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/442/indicacao_43.2018_energia_e_iluminacao_publica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/442/indicacao_43.2018_energia_e_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que proceda com a expansão da rede elétrica e da iluminação pública da Rua I e da Rua M no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/443/indicacao_48.2018_recuperacao_de_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/443/indicacao_48.2018_recuperacao_de_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que seja feito a recuperação dos calçamentos da Rua Beira Rio no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/444/indicacao_49.2018_estrada_quadra_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/444/indicacao_49.2018_estrada_quadra_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja feito a recuperação da estrada que liga o Bairro Vila Boa Esperança e o Bairro Coqueiro</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/445/indicacao_27.2018_curso_tecnico_em_psicultura.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/445/indicacao_27.2018_curso_tecnico_em_psicultura.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a busca de parcerias para seja ofertado o curso técnico em piscicultura ou curso de extensão em piscicultura</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/446/indicacao_15.2018_praca_na_quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/446/indicacao_15.2018_praca_na_quadra.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a construção de praça com parque infantil no Bairro Vila Boa Esperança ao em frente à Igreja Católica.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/447/indicacao_50.2018_iluminacao_no_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/447/indicacao_50.2018_iluminacao_no_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita através da secretaria de infraestrutura, que proceda a reposição de lâmpadas nas ruas do bairro Bela Vista.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/448/indicacao_51.2018_chafariz_no_bela_vista_qQzJi0M.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/448/indicacao_51.2018_chafariz_no_bela_vista_qQzJi0M.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita através da secretaria de infraestrutura, que faça a reforma e recuperação da estrutura do chafariz/lavanderia público do bairro Bela Vista</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_52.2018_recuperacao_de_calcamentos_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_52.2018_recuperacao_de_calcamentos_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita através da secretaria de infraestrutura, que proceda a recuperação dos calçamentos das ruas do bairro Bela Vista nesta cidade.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_28.2018_academia_popular_no_ps_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_28.2018_academia_popular_no_ps_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de academia popular, através de parcerias, no Posto de Saúde do Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_44.2018_multirao_de_catarata_nUeiYe8.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_44.2018_multirao_de_catarata_nUeiYe8.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, firme parceria com clínica do olho de Floriano para realização de cirurgias de catarata.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_04.2018_iluminacao_na_rua_da_eta_qAjzmEI.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_04.2018_iluminacao_na_rua_da_eta_qAjzmEI.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita através da Secretaria Municipal de Infraestrutura, que proceda a reposição de lâmpadas na rua da Estação de Tratamento d’água – ETA no bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_25.2018_animais_soltos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_25.2018_animais_soltos.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que seja adotas providências para que animais de criação não circulem em vias públicas do município</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que seja disponibilizado aulas sobre educação alimentar aos alunos da rede pública do município.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_45.2018_iluminacao_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_45.2018_iluminacao_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda a recuperação da iluminação pública das Ruas: Joana Dias, José Silva e Veríssimo Gabriel na Bairro Cruzeta.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_46.2018_fossa_no_vila_nova.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_46.2018_fossa_no_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda a limpeza e desgotamento de uma fossa que encontra transbordando na Rua São Jorge no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/458/indicacao_05.2018_iluminacao_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/458/indicacao_05.2018_iluminacao_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita através da Secretaria Municipal de Infraestrutura, que proceda a reposição de lâmpadas na Rua São Sebastião que liga o hospital, a pedreira e a igreja no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/459/indicacao_27.2018_sinalizacao_de_cavaletes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/459/indicacao_27.2018_sinalizacao_de_cavaletes.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Secretário de Infraestrutura, após ouvido o Plenário na forma regimental, que seja colocado adesivos refletivos nos cavaletes que sinalizam as obras de recuperação de calçamentos na cidade.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/460/indicacao_53.2018_calcamento_rua_duque_de_caxias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/460/indicacao_53.2018_calcamento_rua_duque_de_caxias.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da secretaria de infraestrutura, que proceda a construção de calçamento na Rua Duque de Caxias no bairro Bela Vista nesta cidade.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_54.2018_iluminacao_rua_expedito_araujo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_54.2018_iluminacao_rua_expedito_araujo.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da secretaria de infraestrutura, que proceda a reposição de lâmpadas na Rua Expedito Araújo no Bairro Cruzeta, nesta cidade.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_55.2018_lavanderia_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_55.2018_lavanderia_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da secretaria de infraestrutura, que proceda a recuperação e reforma da lavanderia/chafariz no Bairro Coqueiro, nesta cidade.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_07.2018_cemiterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_07.2018_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que seja realizada a limpeza do cemitério, serviço de jardinagem e troca do bebedouro, como, também, a construção da cobertura da capela e que sejam feitas passarelas entre os túmulos.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_08.2018_nivelamento_das_ruas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_08.2018_nivelamento_das_ruas.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que seja realizada o serviço de nivelamento nas ruas de terra de nossa cidade com a Máquina Patrol.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/465/indicacao_16.2018_climatizacao_da_escola_hipolito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/465/indicacao_16.2018_climatizacao_da_escola_hipolito.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a climatização da Escola Municipal Hipólito Araripe, como também, a construção de um banheiro simples para os alunos da educação infantil.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/466/indicacao_17.2018_abono_professores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/466/indicacao_17.2018_abono_professores.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, viabilizar, em virtude do aumento do repasse do FUNDEB, abono aos professores municipais.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/467/indicacao_18.2018_iluminacao_da_delegacia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/467/indicacao_18.2018_iluminacao_da_delegacia.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a disponibilização de poste de iluminação com refletores para o pátio interno da Delegacia da nossa cidade, como também, a reforma do banheiro e a construção de um quarto para descanso para as policiais civis femininas.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/468/indicacao_29.2018_servidor_nota_10.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/468/indicacao_29.2018_servidor_nota_10.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantado o programa servidor nota 10, com premiação para os servidores destaques em cada Secretaria Municipal.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/469/indicacao_12.2018_parque_infantil_no_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/469/indicacao_12.2018_parque_infantil_no_balneario.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja implantado um parque infantil no Balneário Belém Brasília</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/470/indicacao_30.2018_volei_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/470/indicacao_30.2018_volei_balneario.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja realizado campeonato estudantil de vôlei no Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/471/indicacao_31.2018_capacitacao_em_inclusao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/471/indicacao_31.2018_capacitacao_em_inclusao.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja ofertada capacitação em inclusão na rede municipal de ensino.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/472/indicacao_56.2018_animais_soltos_vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/472/indicacao_56.2018_animais_soltos_vbe.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de agricultura, proceda a retirada dos animais das vias públicas do Bairro Vila Boa Esperança, nesta cidade.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/473/indicacao_57.2018_iluminacao_na_vila_nova.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/473/indicacao_57.2018_iluminacao_na_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda a reposição de lâmpadas dos postes públicos nas ruas do Bairro Vila Nova, nesta cidade.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/474/indicacao_58.2018_calcamento_expedito_araujo_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/474/indicacao_58.2018_calcamento_expedito_araujo_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda a construção de calçamentos na rua Expedito Araújo no Bairro Cruzeta nesta cidade.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_47.2018_biblioteca_na_em_alexandrino_10PsDro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_47.2018_biblioteca_na_em_alexandrino_10PsDro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda a construção de uma nova sala de aula na Escola Municipal Alexandrino Mousinho para a instalação da Biblioteca e sala de leitura da escola</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_48.2018_bueiros_cruzeta_ajWnAV5.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_48.2018_bueiros_cruzeta_ajWnAV5.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda a limpeza dos bueiros nas ruas A, B, C, D, G, e F do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_49.2018_iluminacao_publica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_49.2018_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda a recuperação da iluminação pública das vias públicas dos bairros de nossa cidade</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/481/indicacao_59.2018_estradas_vicinais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/481/indicacao_59.2018_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda a recuperação das estradas vicinais que dá acesso as localidades (Morro Redondo, Calumbi, Vão da Onça, Bom Lugar), nesta cidade</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/482/indicacao_60.2018_iluminacao_sao_felix.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/482/indicacao_60.2018_iluminacao_sao_felix.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda a reposição de lâmpadas dos postes públicos nas ruas do Bairro São Félix, nesta cidade</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/483/indicacao_09.2018_calcamento_ps_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/483/indicacao_09.2018_calcamento_ps_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que seja implantando o calçamento na rua por trás do posto de saúde da Vila Parnaíba.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/484/indicacao_50.2018_fabrica_de_gelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/484/indicacao_50.2018_fabrica_de_gelo.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a reativação da fábrica de gelo municipal localizada no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/485/indicacao_51.2018_sinalizacao_das_ruas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/485/indicacao_51.2018_sinalizacao_das_ruas.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a resinalização das ruas de nossa cidade, com a colocação das placas com os referidos nomes das ruas</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/486/indicacao_10.2018_iluminacao_bela_vista_S7pszDS.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/486/indicacao_10.2018_iluminacao_bela_vista_S7pszDS.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, a reposição de lâmpadas na rua Getúlio Vargas, no Bairro Bela Vista</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/487/indicacao_61.2018_rua_c_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/487/indicacao_61.2018_rua_c_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda a recuperação da rua C do Bairro Cruzeta, bem como a continuidade do calçamento da mesma rua.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/488/indicacao_62.2018_ruas_de_terra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/488/indicacao_62.2018_ruas_de_terra.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, utilize os maquinários do PAC (patrol, retroescavadeira, caçamba...), e proceda a recuperação das ruas nos Bairros Coqueiro, Bela Vista e Cruzeta, nesta cidade.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/489/indicacao_63.2018_torneio_de_handebol.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/489/indicacao_63.2018_torneio_de_handebol.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de Desporto, Cultura, Turismo e Lazer, realize torneio de handebol feminino no município de Guadalupe.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/490/indicacao_52.2018_estrada_vicinal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/490/indicacao_52.2018_estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação da estrada vicinal que dá acesso às comunidades rurais: Bom Jardim, Prata e Ananais.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/491/indicacao_53.2018_recuperacao_de_calcamento_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/491/indicacao_53.2018_recuperacao_de_calcamento_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação de calçamento na Rua Mista no Bairro Coqueiro</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao_32.2018_praca_cesar_cals.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao_32.2018_praca_cesar_cals.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja realizada a reestruturação da praça César Cáls, com a diminuição de 02 (dois) metros ao redor da referida praça, na parte em frente aos comércios, aumentando assim a largura da rua.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao_54.2018_restruturacao_da_praca_da_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao_54.2018_restruturacao_da_praca_da_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a Restruturação e reforma da praça São João Batista no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_55.2018_recuperacao_do_asfalto_no_estradao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_55.2018_recuperacao_do_asfalto_no_estradao.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a compra de massa asfáltica para recuperação de trecho do estradão (próximo a academia HB Fitness).</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_56.2018_estrada_coqueiro_quadra_YnX3Zc8.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_56.2018_estrada_coqueiro_quadra_YnX3Zc8.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com os serviços de reparos e patrolamento do acesso entre os Bairros: Coqueiro e Vila Boa Esperança.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao_05.2018_calcamento_no_joao_pinheiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao_05.2018_calcamento_no_joao_pinheiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a implantação de calçamento nas ruas: João Carreiro Mousinho e Afonso Alves Cardoso, são ruas próximas à Unidade Escolar João Pinheiro e que liga ao Hospital.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/497/indicacao_64.2018_futsal_infantil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/497/indicacao_64.2018_futsal_infantil.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de Desporto, Cultura, Turismo e Lazer, realize torneio estudantil (Futsal), entre ás escolas do município de Guadalupe</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_28.2018_controle_de_frequencia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_28.2018_controle_de_frequencia.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que seja adotado sistema de controle de frequência de servidores comissionados dos Órgãos da Administração Municipal.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/500/indicacao_33.2018_parque_infantil_na_em_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/500/indicacao_33.2018_parque_infantil_na_em_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de um parque infantil na Escola Municipal Eduarda Batista</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/501/indicacao_57.2018_fossa_cohab.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/501/indicacao_57.2018_fossa_cohab.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a limpeza e o desgotamento de duas fossas que encontram-se transbordando nas Quadras G e J no Bairro Cohab.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/502/indicacao_58.2018_medico_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/502/indicacao_58.2018_medico_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, que proceda com a contratação de médico para assumir a Unidade Básica de Saúde do Bairro Coqueiro</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/503/indicacao_11.2018_reforma_mandacaru.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/503/indicacao_11.2018_reforma_mandacaru.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a reforma no clube mandacaru com a construção de um banheiro masculino, onde os dois banheiros que lá existem seriam unificados em um complexo feminino e ampliação da cozinha do restaurante.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/504/indicacao_29.2018_orcamento_participativo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/504/indicacao_29.2018_orcamento_participativo.pdf</t>
   </si>
   <si>
     <t>Indico à Ilustríssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que sejam realizadas audiências públicas com as comunidades do município, a fim de que possa ser oportunizado a população a participação na elaboração da Lei Orçamentária Anual – LOA e demais leis de caráter orçamentário.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/505/indicacao_20.2018_bueiro_rua_bom_jesus.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/505/indicacao_20.2018_bueiro_rua_bom_jesus.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja aumentada a vazão do bueiro na Rua Bom Jesus no Bairro Centro.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/506/indicacao_21.2018_parque_de_vaquejada.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/506/indicacao_21.2018_parque_de_vaquejada.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja realizada a reforma do Parque de Vaquejada.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/507/indicacao_65.2018_calcamento_quadra_2.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/507/indicacao_65.2018_calcamento_quadra_2.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda a recuperação do calçamento da quadra 2 no bairro Vila Parnaíba, nesta cidade</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/508/indicacao_66.2018_calcamento_cohab.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/508/indicacao_66.2018_calcamento_cohab.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda a recuperação do calçamento nas ruas do Bairro Cohab, nesta cidade</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/509/indicacao_67.2018_postos_da_praca_da_matriz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/509/indicacao_67.2018_postos_da_praca_da_matriz.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda a recuperação e manutenção nos postes da Praça Nossa Senhora de Guadalupe, nesta cidade.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/510/indicacao_68.2018_manutencao_da_praca_da_matriz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/510/indicacao_68.2018_manutencao_da_praca_da_matriz.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda a recuperação, reposição de gramas e manutenção nos postes da Praça César Cals, no centro de Guadalupe.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/511/indicacao_13.2018_psicologo_na_casa_de_guadalupe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/511/indicacao_13.2018_psicologo_na_casa_de_guadalupe.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeita Neidinha Lima, faça um levantamento e implante o mais rápido possível, via Secretaria Municipal de Saúde, a| contratação ou cessão de um psicólogo do município, para que este profissional fique a disposição da Casa de Guadalupe em Teresina.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/512/indicacao_12.2018_lixo_ribeirinha.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/512/indicacao_12.2018_lixo_ribeirinha.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que a empresa responsável pela coleta do lixo doméstico que faça um cronograma para coleta de do lixo na fazenda modelo (ribeirinha)</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/513/indicacao_34.2018_iluminacao_praca_cesar_cals.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/513/indicacao_34.2018_iluminacao_praca_cesar_cals.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a redução da altura dos postes de iluminação pública ou substituição desses postes por modelos de menor altura na praça César Cáls.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/514/indicacao_69.2018_recuperacao_de_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/514/indicacao_69.2018_recuperacao_de_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, que proceda a recuperação dos calçamentos da Rua Raimundo Figueredo com a Rua C, no Bairro Cruzeta, nesta Cidade</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/515/indicacao_70.2018_recuperacao_de_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/515/indicacao_70.2018_recuperacao_de_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, que proceda a recuperação dos calçamentos das Ruas do Bairro Coqueiro, nesta Cidade</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/516/indicacao_59.2018_conserto_de_ventiladores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/516/indicacao_59.2018_conserto_de_ventiladores.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Educação, que proceda com o conserto e manutenção de ventiladores que se encontram sem funcionamento das salas de aula das escolas municipais.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/517/indicacao_60.2018_recuperacao_de_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/517/indicacao_60.2018_recuperacao_de_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação do calçamento na Rua Militar no Bairro Cruzeta</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/518/indicacao_13.2018_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/518/indicacao_13.2018_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, o calçamento na rua São Pedro no Bairro Vila Nova, onde irá concluir 100% calçado no bairro</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/519/indicacao_14.2018_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/519/indicacao_14.2018_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, implantação de calçamento na rua Brasiliano Porto, por trás da escola João Pinheiro</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/520/indicacao_15.2018_emenda_asfalto_quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/520/indicacao_15.2018_emenda_asfalto_quadra.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que solicite ao Deputado Federal Júlio César uma emenda para Recuperação da pavimentação asfáltica do Bairro Vila Boa Esperança</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/521/indicacao_71.2018_iluminacao_praca_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/521/indicacao_71.2018_iluminacao_praca_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, que proceda a reposição de lâmpadas na Praça Américo Brasileiro no Bairro Coqueiro, bem como a recuperação da mesma.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/522/indicacao_72.2018_iluminacao_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/522/indicacao_72.2018_iluminacao_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda com a reposição de lâmpadas dos postes nas ruas do Bairro Coqueiro, nesta cidade</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_35.2018_palestras_novembro_azul.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_35.2018_palestras_novembro_azul.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a realização de palestras preventivas sobre o câncer da próstata, entre outras, de importância da saúde do homem.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_36.2018_quebramolas_estradao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_36.2018_quebramolas_estradao.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de redutor de velocidade (quebra-molas) próximo à academia HB Fitness (Estradão).</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_07.2018_limpeza_campo_de_futebol.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_07.2018_limpeza_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a limpeza de terreno atrás ao CCI do Bairro Cruzeta onde a juventude usa como campo de futebol.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_08.2018_maquina_rua_g.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_08.2018_maquina_rua_g.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que seja passada a máquina de patrolamento na Rua G no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/527/indicacao_61.2018_avaliacao_de_desempenho_professor.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/527/indicacao_61.2018_avaliacao_de_desempenho_professor.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Educação, que promova a avaliação de desempenho (mudança de classe) dos professores da Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/528/indicacao_62.2018_fossa_rua_b.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/528/indicacao_62.2018_fossa_rua_b.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com o desentupimento e limpeza de uma fossa que se encontra transbordando na Rua B, Bairro Cruzeta.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/529/indicacao_73.2018_natal_das_criancas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/529/indicacao_73.2018_natal_das_criancas.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de Desporto, Cultura, Turismo e Lazer e da secretaria municipal de Assistência Social, promova o Natal da criança no município de Guadalupe.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/531/indicacao_09.2018_reforma_casa_de_guadalupe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/531/indicacao_09.2018_reforma_casa_de_guadalupe.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, a reforma da Casa de Guadalupe na cidade de Teresina, capital do Estado, com a colocação de portas largas e banheiros adaptados aos cadeirantes</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_74.2018_iluminacao_vp_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_74.2018_iluminacao_vp_140.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de infraestrutura, proceda com a reposição de lâmpadas dos postes nas ruas do Bairro Vila Parnaíba (140), nesta cidade.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/535/indicacao_75.2018_fabrica_de_gelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/535/indicacao_75.2018_fabrica_de_gelo.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de agricultura, proceda com a recuperação e o funcionamento da fábrica de gelo do município de Guadalupe.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja realizada pavimentação poliédrica da rua por trás do Quartel da Polícia Militar no Bairro São Félix</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/538/indicacao_63.2018_parque_infantil_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/538/indicacao_63.2018_parque_infantil_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a reforma e revitalização do Parque Infantil da Praça São João Batista no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/539/indicacao_64.2018_riacho_do_bom_jardim.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/539/indicacao_64.2018_riacho_do_bom_jardim.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a implantação de bueiras no riacho da Localidade Bom Jardim Zona Rural de Guadalupe.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_76.2018_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_76.2018_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, proceda com a recuperação de calçamento na Rua Raimundo A. de Carvalho, Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_77.2018_praca_central.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_77.2018_praca_central.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de Infraestrutura, proceda com a recuperação, limpeza, aparação da grama e podagem das árvores da Praça Nossa Senhora de Guadalupe.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_78.2018_recuperacao_de_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_78.2018_recuperacao_de_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de Infraestrutura, proceda com a recuperação de calçamento na Rua Firmino Leite, Bairro Centro, nesta cidade</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_16.2018_posteamento_rua_j.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_16.2018_posteamento_rua_j.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que remaneje os postes que não serão utilizados da avenida que dá acesso ao Balneário Belém Brasília para Rua J no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_08.2018_parceria_com_estado.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_08.2018_parceria_com_estado.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que busque parceria com o Governo do Estado do Piauí para aquisição de: caixa d’água, dosador, base, poço e canos; para implantação de um poço artesiano na Rua Militar.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_09.2018_lote_na_rua_militar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_09.2018_lote_na_rua_militar.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que disponibilize lote na Rua Militar no Bairro Cruzeta afim de montar estrutura de um poço artesiano.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_65.2018_iluminacao_rua_jose_da_silva_FxOv5Oj.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_65.2018_iluminacao_rua_jose_da_silva_FxOv5Oj.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a reposição de lâmpadas na Rua José da Silva, Bairro Cruzeta.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_66.2018_bomba_do_poco_matadouro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_66.2018_bomba_do_poco_matadouro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a compra de uma bomba do poço artesiano do matadouro público municipal.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_67.2018_estrada_vicinal_santa_rosa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_67.2018_estrada_vicinal_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com os serviços de piçarramento e nivelamento da estrada vicinal que dá acesso à localidade Santa Rosa</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_38.2018_torneio_de_ferias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_38.2018_torneio_de_ferias.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a realização do torneio de férias no Ginásio Municipal Simorelda Passos, como também, a colocação de alambrado nas laterais da quadra</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_79.2018_rampas_de_acesso_mercado_publico.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_79.2018_rampas_de_acesso_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura e de Agricultura, que sejam feitas rampas de acessibilidade no Mercado Público Municipal na Praça da Igreja Matriz no Centro da Cidade.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_80.2018_erstrada_vicinal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_80.2018_erstrada_vicinal.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja feita a recuperação das estradas vicinais que dão acesso às Localidades Vão da Onça e Baixas, na Zona Rural desse Município.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_81.2018_garagem_samu.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_81.2018_garagem_samu.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura e da Saúde, que seja feita a terceira garagem para guardar a ambulância do SAMU, nesta cidade.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_68.2018_ouvidoria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_68.2018_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria de Planejamento e Gestão, que proceda com uma campanha de divulgação do número de contato da ouvidoria municipal</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_69.2018_segunda_via_do_rg.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_69.2018_segunda_via_do_rg.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria de Planejamento e Gestão, que agilize buscar em Teresina o material suficiente para a expedição de novas carteiras de identidade e para a 2ª via do documento de identidade.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao_10.2018_recuperacao_da_rua_da_eta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao_10.2018_recuperacao_da_rua_da_eta.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita através da Secretaria Municipal de Infraestrutura, que proceda a recuperação da rua da Estação de Tratamento d’água – ETA no bairro Vila Parnaíba (140), com piçarramento.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao_70.2018_picarramento_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao_70.2018_picarramento_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a recuperação com serviços de piçarramento de ruas de chão do bairro cruzeta</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao_71.2018_cirurgia_de_catarata.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao_71.2018_cirurgia_de_catarata.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, que seja feita campanha para realização de cirurgias de catarata gratuitamente a população carente da cidade.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao_72.2018_preparo_de_terra_NHhH6yL.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao_72.2018_preparo_de_terra_NHhH6yL.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Agricultura, que proceda com o preparo da terra para plantios do homem do campo (agricultor familiar) neste início do inverno.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao_73.2018_reforma_praca_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao_73.2018_reforma_praca_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a reforma da Praça Américo Brasileiro de Castro, Bairro Coqueiro</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao_74.2018_correcao_animal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao_74.2018_correcao_animal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Agricultura, que intensifique o trabalho de correção animal pelas ruas da cidade</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao_75.2018_estrada_vicinal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao_75.2018_estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que realize o serviço de recuperação da estrada vicinal que dá acesso às localidades: Moro Redondo e Baixas, Zona Rural deste Município</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao_39.2018_praca_sao_felix.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao_39.2018_praca_sao_felix.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a construção de praça de lazer no Bairro São Félix, atrás do Estádio Júlio César, entre a Igreja e a Associação do Moradores</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao_76.2018_fossa_hipolito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao_76.2018_fossa_hipolito.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com o desgotamento e limpeza de uma fossa em frente à Escola Municipal Hipólito Araripe.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_10.2018_quadra_e_campo_na_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_10.2018_quadra_e_campo_na_140.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que reforme o campo de futebol do Cantareira e a quadra de esporte localizados ao lado e atrás do Clube Municipal Boa Esperança, Bairro Vila Parnaíba (140)</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_82.2018_redutores_de_velocidade_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_82.2018_redutores_de_velocidade_centro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, que sejam colocados redutores de velocidade, tipo quebra-molas na Rua Frutuoso José, Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao_83.2018_faixa_de_pedestres_ieeb.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao_83.2018_faixa_de_pedestres_ieeb.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, que sejam feitas faixas de pedestre na Rua Frutuoso José, em frente à escola IEEB, bem como a sinalização da mesma.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao_11.2018_iluminacao_estadio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao_11.2018_iluminacao_estadio.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, a iluminação na passarela ao redor do estádio municipal Júlio César, e academia lá dentro</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_77.2018_sementes_para_agricultores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_77.2018_sementes_para_agricultores.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Agricultura, que proceda com a compra de sementes junto a CONAB (Companhia Nacional de Abastecimento) e à distribua gratuitamente aos trabalhadores rurais do Município</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_40.2018_parque_infantil_em_sebastiao_p_J865QgL.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_40.2018_parque_infantil_em_sebastiao_p_J865QgL.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a construção de Parque infantil na Escola Municipal Sebastião Pereira Lima</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_78.2018_reforma_em_hipolito_araripe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_78.2018_reforma_em_hipolito_araripe.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que realize uma reforma no prédio da Escola Municipal Hipólito Araripe, Bairro Cruzeta.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_79.2018_campo_de_futebol_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_79.2018_campo_de_futebol_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a limpeza e raspagem do campo suburbano de futebol, no Bairro Coqueiro, onde é realizado anualmente o jogo das cocotas.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_80.2018_cestas_basicas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_80.2018_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal do Trabalho e Desenvolvimento Social, que proceda com a distribuição de cestas básicas para famílias carentes de Guadalupe na véspera do dia 25 de dezembro.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_-_01.2018_-_informacoes_sobre_refor_bzS1n6G.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_-_01.2018_-_informacoes_sobre_refor_bzS1n6G.pdf</t>
   </si>
   <si>
     <t>Solicito à senhora prefeita municipal, após ouvido o Plenário na forma regimental, informações sobre o andamento das obras de Reforma e Ampliação do Cine Teatro hoje denominado Tony Marcos.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/256/oficio_01.2018_relatorio_sobre_viagem_da_prefeita.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/256/oficio_01.2018_relatorio_sobre_viagem_da_prefeita.pdf</t>
   </si>
   <si>
     <t>Venho através deste ofício, solicitar a sua excelência Prefeita Municipal de Guadalupe Maria Jozineide Fernandes Lima, que envie a esta augusta casa, relatório sobre sua viagem e de sua comitiva à Brasília, entre os dias 12 e 15 de Março de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/257/oficio_02.2018_reforma_do_estadio_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/257/oficio_02.2018_reforma_do_estadio_municipal.pdf</t>
   </si>
   <si>
     <t>Ao tempo em que cumprimento à Vossa Excelência e aos meus pares, venho por meio deste solicitar informações sobre o andamento das obras de reforma do Estádio Municipal de Guadalupe, paralisadas há um bom tempo</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento_01.2018_fundo_de_aval.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento_01.2018_fundo_de_aval.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa, ouvido o Plenário, que sejam solicitadas a Senhora Prefeita Municipal, a relação de pessoas beneficiadas com os respectivos valores adimplidos através do Fundo de Aval do Município de Guadalupe junto ao Banco do Nordeste. Requeiro a V. Exa, ouvido o Plenário, que sejam solicitadas a Senhora Prefeita Municipal, a relação de pessoas beneficiadas com os respectivos valores adimplidos através do Fundo de Aval do Município de Guadalupe junto ao Banco do Nordeste.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/290/oficio_02.2018_madeira_ibama.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/290/oficio_02.2018_madeira_ibama.pdf</t>
   </si>
   <si>
     <t>Venho através deste ofício, solicitar a sua excelência Prefeita Municipal de Guadalupe Maria Jozeneide Fernandes Lima, que envie a esta augusta casa informações sobre o local onde as madeiras doadas pelo IBAMA ao Município estão estocadas bem como a lista de distribuição e pessoas que já foram beneficiadas pela doação destas madeiras.</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/291/oficio_03.2018_professores_celetistas_sem_recissoes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/291/oficio_03.2018_professores_celetistas_sem_recissoes.pdf</t>
   </si>
   <si>
     <t>Venho através deste ofício, solicitar a sua excelência Prefeita Municipal de Guadalupe Maria Jozeneide Fernandes Lima, que através do setor pessoal da Prefeitura Municipal de Guadalupe, envie a esta augusta casa informações contendo relação de professores celetistas que ficaram sem receber suas rescisões em 2017, bem como os respectivos valores que são devidos a cada um deles e o total da dívida.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/305/oficio_04.2018_smtds.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/305/oficio_04.2018_smtds.pdf</t>
   </si>
   <si>
     <t>Ao tempo em que cumprimentamos vossa senhoria, venho por meio deste solicitar informações sobre o cadastro feito nesta Secretaria, para contemplação de famílias beneficiadas pelo programa Bolsa Família, para o programa Minha Casa, Minha Vida, bem como os critérios para seleção dessas famílias</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento_02.2018_promulgacao_projeto_05.2017.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento_02.2018_promulgacao_projeto_05.2017.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa., que seja promulgada por esta Casa Legislativa o Projeto de Lei nº 005/2017, que “Institui o Brasão e as Cores Oficiais do Município de Guadalupe-PI”, que foi aprovado por unanimidade na 35ª Sessão Plenária Ordinária, no dia 13 do mês de novembro de 2017.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Requeiro a V. Exa, ouvido o Plenário, que seja solicitado ao senhor Secretário Municipal de Finanças a relação de processos de liquidação referente ao empenho global de nº. 605.023 emitido 05.06.2018.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Requeiro a V. Exa, ouvido o Plenário, que seja solicitado ao Senhor Secretário Municipal de Infraestrutura, informações sobre as placas contando a história do Município de Guadalupe, que ficavam no portal de entrada da cidade e que foram retiradas após a obra de recuperação do canteiro central da Av. Manoel Ribeiro da Fonseca</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/373/requerimento_03.2018_iluminacao_da_avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/373/requerimento_03.2018_iluminacao_da_avenida.pdf</t>
   </si>
   <si>
     <t>REQUEIRO que a Prefeitura Municipal de Guadalupe, na pessoa de sua excelência Maria Jozeneide Fernandes Lima, envie a esta augusta Casa informações sobre quando será feita a conclusão da iluminação de LED da Avenida Manoel Ribeiro da Fonseca, pois observamos que os 03 (três) alimentadores (transformadores) não foram conectados na rede elétrica de alta tensão, o que foi feito foi uma ligação provisória na rede existente, o que está ocasionando a queima de algumas lâmpadas de LED no percurso da Avenida, portanto solicitamos quando será concluído esse projeto de iluminação. Bem como também o trecho que dá acesso ao Balneário Belém Brasília</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_02.2018_madeira_ibama.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_02.2018_madeira_ibama.pdf</t>
   </si>
   <si>
     <t>REQUEIRO que a Prefeitura Municipal de Guadalupe, na pessoa de sua excelência Maria Jozeneide Fernandes Lima, envie a esta augusta Casa informações sobre o local onde as madeiras doadas pelo IBAMA ao Município estão estocadas bem como a lista de distribuição e pessoas que já foram beneficiadas pela doação destas madeiras.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/548/requerimento_03.2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/548/requerimento_03.2018.pdf</t>
   </si>
   <si>
     <t>Requeiro da Excelentíssima Senhora Prefeita Municipal, que seja encaminhado a esta Casa o quantitativo de cargos vagos existentes na estrutura administrativa do Município, a fim de ter maiores subsídios para apreciação do Projeto de Lei 014/2018, que dispõe sobre reestruturação administrativa municipal.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/552/requerimento_05.2018_pedido_de_informacoes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/552/requerimento_05.2018_pedido_de_informacoes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, que a Prefeitura Municipal de Guadalupe, na pessoa de sua Excelência, Maria Jozeneide Fernandes Lima, envie a esta Augusta Casa, informações precisas de onde se encontra (o paradeiro) o caminhão Mercedes Bens da Prefeitura Municipal, bem como também o fim que teve a Spin Branca que prestava serviços à Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/562/requerimento_06.2018_pedido_de_informacoes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/562/requerimento_06.2018_pedido_de_informacoes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, que a Prefeitura Municipal de Guadalupe, na pessoa de sua Excelência, Maria Jozeneide Fernandes Lima, envie a esta Augusta Casa, informações precisas sobre os reais motivos da paralização e quando serão reiniciadas as obras de reformas dos postos de saúde do Bairro Vila Parnaíba e do Bairro Cruzeta. Pois esses atrasos nas obras têm causado enorme transtorno, prolongando a conclusão dessas obras, sendo que a população de ambos bairros, como também, os funcionários que tem que se deslocarem para trabalharem em um outro bairro</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/574/requerimento_01.2018_informacoes_de_patrimonio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/574/requerimento_01.2018_informacoes_de_patrimonio.pdf</t>
   </si>
   <si>
     <t>Requeiro à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, informações acerca da localização de: 	o caríssimo portal “antigo” da entrada da cidade e o curral do matadouro Bairro Coqueiro. Requeiro, também, informações ao Departamento jurídico sobre a apropriação indébita de patrimônio público citado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4541,68 +4541,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/195/pl-01.2018-reajuste-do-magist-rio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/231/pl_01.2018_uniforme_padrao_escolar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/275/pl_02.2018_tomadores_de_financiamentos_rurais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/312/pl_04.2018_parcelamento_eletrobras.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/336/pl_03.2018_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/353/pl_04.2018_parcelamento_eletrobras.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/362/pl_01.2018_uniforme_escolar_padronizado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/363/pl_01.2018_tc_jose_granjeiro_santana_-_de.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/364/pl_02.2018_momento_civico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/383/pl_07.2018_credito_adicional_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/384/projeto_de_lei_01.2018_tc_selma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/385/pl_03.2018_primeiros_socorros_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/386/pl_04.2018_conselho_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/388/pl_05.2018_ldo_2018-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/393/projeto_de_lei_n_01.2018_tc_francisco_carlos_mor_1crDeXO.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_lei_n_02.2018_tc_raimundo_mendes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/402/pl_01.2018_tc_jaildo_moreira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/403/pl_02.2018_tc_francisco_guedes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/404/pl_02.2018_tc_manoel_lapa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/405/pl_03.2018_tc_maria_do_socorro_costa_pereira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/406/pl_04.2018_tc_celiane_da_costa_veloso.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/407/pl_05.2018_tc_joslene_de_almeida_santos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/409/pl_01.2018_tc_elieide_barbosa_de_araujo_santana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/410/pl_05.2018_tc_domiciano_manoel_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/411/projeto_de_lei_n_01.2018_tc_antonio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/412/pl_06.2018_tc_maria_joselia_fernandes_figueredo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/413/pl_06.2018_tc_cloves_pacheco_de_barros.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/414/projeto_de_lei_n_02.2018_tc_lidia_araujo_carreiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/415/pl_01.2018_tc_idemar_luis_cover.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/416/pl_02.2018_tc_yran_pinheiro_lemos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/417/pl_02.2018_tc_nelson_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/418/pl_07.2018_tc_ivana_costa_chaves_duarte_franco.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/421/pl_03.2018_tc_jeannine_salustiano_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/422/projeto_de_lei_n_03.2018_tc_ilvoni_pereira_de_sa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/423/pl_04.2018_tc_maria_luiza_rego_noleto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/426/pl_03.2018_tc_bras_odorico_da_silva_NRvpggM.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/428/pl_03.2018_tc_odair_pereira_holanda_SoRYolz.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/429/pl_04.2018_tc_airton_rost_borba.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/430/pl_02.2018_tc_adao_clemente_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/431/pl_03.2018_tc_audir_de_oliveira_soares.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/436/pl_01.2018_tc_gregorio_goncalves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/437/pl_02.2018_tc_tarcisio_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/438/pl_08.2018_altera_321.2006_obrigacoes_de_pequeno_valor.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/453/pl_04.2018_programa_prato_feito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/480/pl_12.2018_alienar_terras_para_o_pmcmv.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/499/pl_04.2018_medalha_merito_legislativo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/530/pl_13.2018_altera_a_lei_412.2013_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/532/pl_14.2018_reestruturacao_administrativa_atualizado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/533/pl_15.2018_quantifica_cargos_em_secretarias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/557/pl_16.2018_operacao_de_credito_mobilidade_urbana1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/564/pl_17.2018_que_altera_o_pl_14.2018_reestruturaca_crLdp52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/565/pl_18.2018_que_altera_o_pl_15.2018_quantifica_ca_RI0gsPk.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/566/pl_19.2018_que_altera_a_lom_e_a_lei_403.2012_e_r_xx1I9xx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/577/pl_20.2018_abono_2018_acs.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/579/pl_07.2018_dia_municipal_da_banana_xoCrnAr.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/479/pl_10.2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/478/pl_09.2018_plano_plurianual_-_ppa_2018-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/378/emenda_a_lo_no._007.2017_atualizacao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/408/pl_08.2018_altera_321.2006_obrigacoes_de_pequeno_valor.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/540/emenda_aditiva_01.2018_ao_pl_10.2018_orcamento_2_olIxCCt.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/585/emenda_inclusiva_01.2018_pl_020.2018_ace_no_ince_BkuMFtA.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/376/emenda_ao_ri_n_01.2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/377/emenda_ao_projeto_de_resolucao_03.2018_-_emenda_01.18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/379/emenda_a_lei_organica_-_01.2018..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/387/emenda_ao_projeto_de_lei_05.2017_cores.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/389/em_01.2018_ldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/536/emenda_01.2018_ao_pl_04.2018_medalha_legislativa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/541/anexo_ao_pl_15.2018_quantifica_cargos_em_secretarias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/586/alteracao_avanca_cidades.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/239/resolucao_no._001.2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/276/resolucao_no._002.2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/375/pr_03.2018_atualizacao_do_regimento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/196/indica-o-01.2018-ilumina-o-na-quadra-da-vbe.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/197/indica-o-02.2018-ciclovia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o-01.2018-gin-sio-simorelda.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o-02.2018-fossas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/200/indica-o-03.2018-balne-rio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/201/indica-o-04.2018-onibus-para-floriano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/202/indica-o-05.2018-limpeza-p-blica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o-01.2018-motor-de-bomba.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/205/indica-o-03.2018-ilumina-o-publica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o-03.2018-agradecimento-a-pol-cia-civil.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/207/indica-o-04.2018-plano-de-carreira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o-06.2018-fossas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/209/indica-o-07.2018-limpeza-p-blica-na-pra-a-vila-parna-ba.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/210/indica-o-08.2018-ilumini-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o-09.2018-coleta-de-residuos-solidos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/212/indica-o-10.2018-cci-do-coqueiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/213/indica-o-04.2018-plant-o-m-dico-no-hospital.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o-05.2018-limpeza-na-140.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/215/indica-o-n-012018-fabrica-de-gelo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/216/indica-o-n-022018-pol-cia-no-hospital.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o-n-01.2018-seguran-a-no-hospital.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_no_05_rua_manoel_alves.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_no_06_-_aparelho_de_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_n_04.2018_-_ampliacao_de_iluminacao_de_vnHkvhI.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_n_01.18_academia_da_praca_central.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_06.2018_reposicao_de_lampadas_ruas_e_f_R9tkxkP.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_07.2018_adesivacao_da_frota.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_12.2018_limpeza_do_cemiterio_local_e_r_L5byThq.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_13.2018_recuperacao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_14.2018_solicita_recuperacao_da_avenid_LxoI50p.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_15.2018_solicita_utilizacao_de_postes__TarJ5tb.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_08.2018_recuperacao_de_lavanderia_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_09.2018_reposicao_de_lampadas_bairro_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_n_02.18_climatizacao_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_n_02.2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_01.2018_equipamentos_atividades_fisicas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_16.2018_construcao_de_bueiro_e_galeria_x0ItVUk.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_17.2018_parque_infantil_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_18.2018_instalacao_de_parque_infantil__14AOv2g.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_19.2018_cestas_bascias_e_peixe_na_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_20.2018_recuperacao_de_calcamento_rua__0tQQdaq.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_10.2018_promocao_de_campeonato_esportivo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_11.2018_contratacao_de_medico_bairro_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_02.2018_calcamento_rua_g_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_03.2018_bueira_e_galeria_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_07.2018_esgoto_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_08.2018_rua_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_01.2018_bueiros_e_galeria_cohab.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_05.2018_distribuicao_de_kits_esportivos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_06.2018_bueiro_e_galeria_rua_bom_jesus_eMFNAlR.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_07.2018_picarra_rua_beira_rio_140.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_08.2018_transporte_para_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_09.2018_lixao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_10.2018_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_11.2018_plano_municipal_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_21.2018_calcamento_quadra_3_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_22.2018_retirada_de_entulhos_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_23.2018_capina_e_roco_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_12.2018_recuperacao_das_ruas_a_b_c_d_cruzeta..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_13.2018_recuperacao_de_calcamento_rua__QL3zZal.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_14.2018_roco_e_capina_ruas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_15.2018_retirada_de_areia_da_avenida.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/269/indicacao_04.2018_recuperacao_calcamento_centro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/270/indicacao_05.2018_recuperacao_de_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/271/indicacao_06.2018_recuperacao_da_rua_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/272/indicacao_03.2018_recuperacao_de_estrada_coqueir_uMqXP0B.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_04.2018_recuperacao_estrada_fazenda_modelo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_03.2018_sinalizacao_horizontal_e_verti_D1sGYQW.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_24.2018_limpeza_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_25.2018_limpeza_vila_parnaiba-140.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_26.2018_limpeza_centro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_16.2018_realizacao_de_motocross.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_17.2018_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_07.2018_quebra_mola_praca_do_museu.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/283/indicacao_08.2018_quebra_mola_alexandrino_mousinho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_09.2018_quebra_mola_rua_25_de_agosto_centro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_02.2018_pista_de_caminhada_na_avenida..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_03.2018_picarra_no_acesso_na_140.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_04.2018_equipamentos_de_ginastica.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_08.2018_transporte_para_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_09.2018_rua_joao_batista_coqueiro..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_27.2018_limpeza_ruas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_28.2018_reposicao_de_lampadas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_29.2018_sinalizacao_da_avenida_principal.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_18.2018_academia_de_saude_praca_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_19.2018_retirada_de_entulho_rua_mista.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/297/indicacao_19a.2018_salas_escola_140.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_20.2018_bomba_localidade_vereda.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_05.2018_gruta_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_06.2018_calcamento_na_rua_dos_pescadores.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_11.2018_iluminacao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_04.2018_recuperacao_do_estradao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_05.2018_recuperacoes_de_parques_infantis.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_06.2018_parque_infantil_na_praca_do_coqueiro..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_21.2018_prolongamento_rua_c.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_22.2018_limpeza_rua_mista_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_23.2018_fossa_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_31.2018_lampadas_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_32.2018_fossas_na_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_01.2018_palestras_sobre_transito.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_33.2018_fossa_rua_frutuoso_jose_centro_tGnSmQd.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_34.2018_estrada_na_rua_sao_sebastiao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_01.2018_area_de_lazer_por_tras_do_simorelda.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_02.2018_quadra_gramada_para_futebol_socyety.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_07.2018_quadra_de_esportes_do_clube_bo_LLma6ZB.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_24.2018_recuperacao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_25.2018_produtos_da_agricultura_famili_ILQF76N.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_26.2018_matadouro_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_10.2018_construcao_de_calcamentos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_11.2018_lixeiras_praca_do_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_35.2018_praca_da_quadra_14..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_37.2018_calcamento_quadras_1_e_2_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_27.2018_reforma_da_lavanderia_coqueiro..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_28.2018_calcamento_rua_raimundo_figuer_ZnFlRa7.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_12.2018_letreiro_matriz_e_balneario.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/330/indicacao_13.2018_calcamento_rua_presidente_dutr_31EvUoi.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_14.2018_parque_infantil_para_escola_ra_pBV8Kth.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_12.2018_esgoto_ieeb.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_13.2018_artes_marciais_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_14.2018_palestras_contra_drogas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_12.2018_escola_de_musica.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_05.2018_recuperacao_e_reforma_de_galer_WpZ0DWU.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_15.2018_eletrobras_equipe_de_manutencao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_07.2018_calcamento_140.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_08.2018_praca_140.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_15.2018_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_09.2018_rua_raimundo_mota.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_10.2018_calcamento_joao_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_29.2018_calcamento_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_30.2018_festividades_ao_dia_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_31.2018_contratacao_de_garis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_38.2018_iluminacao_no_acesso_do_balneario.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_39.2018_grades_de_protecao_nos_bares_d_aPztUI1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_40.2018_quebra-molas_na_radio_cidade_luz.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_41.2018_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_16.2018_praca_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_16.2018_limpeza_das_margens_do_lago.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_17.2018_irrigacao_de_mudas_em_praca.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_18.2018_palestras_de_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/358/indicacao_19.2018_campeonatos_de_jetsky.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/359/indicacao_32.2018_vigias_e_jardineiros.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_33.2018_contrucao_de_cais.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_03.2018_banheiros_no_mercado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_17.2018_lixao.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_20.2018_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_34.2018_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_35.2018_iluminacao_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_11.2018_queimadas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_42.2018_tapa_buracos_na_br.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_43.2018_climatizacao_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_44.2018_torneio_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/380/indicacao_18.2018_calcadas_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_21.2018_ancoradouro_policia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_22.2018_imagem_no_portal.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/391/indicacao_14.2018_calcamento_rua_manoel_alves.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/392/indicacao_36.2018_relocalizacao_de_placas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_37.2018_vigia_no_lixao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/395/indicacao_38.2018_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_19.2018_br_guadalupe-jerumenha.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/397/indicacao_20.2018_limpeza_rua_mista_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/398/indicacao_45.2018_show_de_calouros.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/399/indicacao_23.2018_campeonato_de_voley.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_24.2018_brigada_de_incendio_municipal.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_25.2018_turismologa.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_26.2018_usina_de_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/424/indicacao_39.2018_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/425/indicacao_40.2018_estrada_samu.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/427/indicacao_46.2018_centro_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/432/indicacao_47.2018_vacinacao_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/433/indicacao_41.2018_casas_de_palha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/434/indicacao_21.2018_buraco_em_via.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/435/indicacao_22.2018_troca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/439/indicacao_23.2018_acoes_nos_platos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/440/indicacao_24.2018_planos_de_cargos_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/442/indicacao_43.2018_energia_e_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/443/indicacao_48.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/444/indicacao_49.2018_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/445/indicacao_27.2018_curso_tecnico_em_psicultura.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/446/indicacao_15.2018_praca_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/447/indicacao_50.2018_iluminacao_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/448/indicacao_51.2018_chafariz_no_bela_vista_qQzJi0M.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_52.2018_recuperacao_de_calcamentos_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_28.2018_academia_popular_no_ps_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_44.2018_multirao_de_catarata_nUeiYe8.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_04.2018_iluminacao_na_rua_da_eta_qAjzmEI.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_25.2018_animais_soltos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_45.2018_iluminacao_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_46.2018_fossa_no_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/458/indicacao_05.2018_iluminacao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/459/indicacao_27.2018_sinalizacao_de_cavaletes.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/460/indicacao_53.2018_calcamento_rua_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_54.2018_iluminacao_rua_expedito_araujo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_55.2018_lavanderia_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_07.2018_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_08.2018_nivelamento_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/465/indicacao_16.2018_climatizacao_da_escola_hipolito.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/466/indicacao_17.2018_abono_professores.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/467/indicacao_18.2018_iluminacao_da_delegacia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/468/indicacao_29.2018_servidor_nota_10.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/469/indicacao_12.2018_parque_infantil_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/470/indicacao_30.2018_volei_balneario.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/471/indicacao_31.2018_capacitacao_em_inclusao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/472/indicacao_56.2018_animais_soltos_vbe.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/473/indicacao_57.2018_iluminacao_na_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/474/indicacao_58.2018_calcamento_expedito_araujo_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_47.2018_biblioteca_na_em_alexandrino_10PsDro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_48.2018_bueiros_cruzeta_ajWnAV5.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_49.2018_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/481/indicacao_59.2018_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/482/indicacao_60.2018_iluminacao_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/483/indicacao_09.2018_calcamento_ps_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/484/indicacao_50.2018_fabrica_de_gelo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/485/indicacao_51.2018_sinalizacao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/486/indicacao_10.2018_iluminacao_bela_vista_S7pszDS.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/487/indicacao_61.2018_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/488/indicacao_62.2018_ruas_de_terra.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/489/indicacao_63.2018_torneio_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/490/indicacao_52.2018_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/491/indicacao_53.2018_recuperacao_de_calcamento_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao_32.2018_praca_cesar_cals.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao_54.2018_restruturacao_da_praca_da_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_55.2018_recuperacao_do_asfalto_no_estradao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_56.2018_estrada_coqueiro_quadra_YnX3Zc8.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao_05.2018_calcamento_no_joao_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/497/indicacao_64.2018_futsal_infantil.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_28.2018_controle_de_frequencia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/500/indicacao_33.2018_parque_infantil_na_em_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/501/indicacao_57.2018_fossa_cohab.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/502/indicacao_58.2018_medico_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/503/indicacao_11.2018_reforma_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/504/indicacao_29.2018_orcamento_participativo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/505/indicacao_20.2018_bueiro_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/506/indicacao_21.2018_parque_de_vaquejada.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/507/indicacao_65.2018_calcamento_quadra_2.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/508/indicacao_66.2018_calcamento_cohab.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/509/indicacao_67.2018_postos_da_praca_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/510/indicacao_68.2018_manutencao_da_praca_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/511/indicacao_13.2018_psicologo_na_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/512/indicacao_12.2018_lixo_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/513/indicacao_34.2018_iluminacao_praca_cesar_cals.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/514/indicacao_69.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/515/indicacao_70.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/516/indicacao_59.2018_conserto_de_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/517/indicacao_60.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/518/indicacao_13.2018_calcamento.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/519/indicacao_14.2018_calcamento.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/520/indicacao_15.2018_emenda_asfalto_quadra.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/521/indicacao_71.2018_iluminacao_praca_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/522/indicacao_72.2018_iluminacao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_35.2018_palestras_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_36.2018_quebramolas_estradao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_07.2018_limpeza_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_08.2018_maquina_rua_g.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/527/indicacao_61.2018_avaliacao_de_desempenho_professor.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/528/indicacao_62.2018_fossa_rua_b.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/529/indicacao_73.2018_natal_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/531/indicacao_09.2018_reforma_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_74.2018_iluminacao_vp_140.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/535/indicacao_75.2018_fabrica_de_gelo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/538/indicacao_63.2018_parque_infantil_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/539/indicacao_64.2018_riacho_do_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_76.2018_calcamento.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_77.2018_praca_central.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_78.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_16.2018_posteamento_rua_j.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_08.2018_parceria_com_estado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_09.2018_lote_na_rua_militar.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_65.2018_iluminacao_rua_jose_da_silva_FxOv5Oj.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_66.2018_bomba_do_poco_matadouro.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_67.2018_estrada_vicinal_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_38.2018_torneio_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_79.2018_rampas_de_acesso_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_80.2018_erstrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_81.2018_garagem_samu.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_68.2018_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_69.2018_segunda_via_do_rg.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao_10.2018_recuperacao_da_rua_da_eta.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao_70.2018_picarramento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao_71.2018_cirurgia_de_catarata.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao_72.2018_preparo_de_terra_NHhH6yL.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao_73.2018_reforma_praca_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao_74.2018_correcao_animal.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao_75.2018_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao_39.2018_praca_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao_76.2018_fossa_hipolito.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_10.2018_quadra_e_campo_na_140.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_82.2018_redutores_de_velocidade_centro.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao_83.2018_faixa_de_pedestres_ieeb.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao_11.2018_iluminacao_estadio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_77.2018_sementes_para_agricultores.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_40.2018_parque_infantil_em_sebastiao_p_J865QgL.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_78.2018_reforma_em_hipolito_araripe.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_79.2018_campo_de_futebol_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_80.2018_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_-_01.2018_-_informacoes_sobre_refor_bzS1n6G.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/256/oficio_01.2018_relatorio_sobre_viagem_da_prefeita.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/257/oficio_02.2018_reforma_do_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento_01.2018_fundo_de_aval.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/290/oficio_02.2018_madeira_ibama.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/291/oficio_03.2018_professores_celetistas_sem_recissoes.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/305/oficio_04.2018_smtds.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento_02.2018_promulgacao_projeto_05.2017.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/373/requerimento_03.2018_iluminacao_da_avenida.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_02.2018_madeira_ibama.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/548/requerimento_03.2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/552/requerimento_05.2018_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/562/requerimento_06.2018_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/574/requerimento_01.2018_informacoes_de_patrimonio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/195/pl-01.2018-reajuste-do-magist-rio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/231/pl_01.2018_uniforme_padrao_escolar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/275/pl_02.2018_tomadores_de_financiamentos_rurais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/312/pl_04.2018_parcelamento_eletrobras.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/336/pl_03.2018_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/353/pl_04.2018_parcelamento_eletrobras.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/362/pl_01.2018_uniforme_escolar_padronizado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/363/pl_01.2018_tc_jose_granjeiro_santana_-_de.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/364/pl_02.2018_momento_civico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/383/pl_07.2018_credito_adicional_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/384/projeto_de_lei_01.2018_tc_selma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/385/pl_03.2018_primeiros_socorros_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/386/pl_04.2018_conselho_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/388/pl_05.2018_ldo_2018-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/393/projeto_de_lei_n_01.2018_tc_francisco_carlos_mor_1crDeXO.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_lei_n_02.2018_tc_raimundo_mendes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/402/pl_01.2018_tc_jaildo_moreira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/403/pl_02.2018_tc_francisco_guedes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/404/pl_02.2018_tc_manoel_lapa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/405/pl_03.2018_tc_maria_do_socorro_costa_pereira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/406/pl_04.2018_tc_celiane_da_costa_veloso.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/407/pl_05.2018_tc_joslene_de_almeida_santos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/409/pl_01.2018_tc_elieide_barbosa_de_araujo_santana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/410/pl_05.2018_tc_domiciano_manoel_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/411/projeto_de_lei_n_01.2018_tc_antonio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/412/pl_06.2018_tc_maria_joselia_fernandes_figueredo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/413/pl_06.2018_tc_cloves_pacheco_de_barros.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/414/projeto_de_lei_n_02.2018_tc_lidia_araujo_carreiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/415/pl_01.2018_tc_idemar_luis_cover.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/416/pl_02.2018_tc_yran_pinheiro_lemos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/417/pl_02.2018_tc_nelson_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/418/pl_07.2018_tc_ivana_costa_chaves_duarte_franco.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/421/pl_03.2018_tc_jeannine_salustiano_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/422/projeto_de_lei_n_03.2018_tc_ilvoni_pereira_de_sa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/423/pl_04.2018_tc_maria_luiza_rego_noleto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/426/pl_03.2018_tc_bras_odorico_da_silva_NRvpggM.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/428/pl_03.2018_tc_odair_pereira_holanda_SoRYolz.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/429/pl_04.2018_tc_airton_rost_borba.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/430/pl_02.2018_tc_adao_clemente_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/431/pl_03.2018_tc_audir_de_oliveira_soares.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/436/pl_01.2018_tc_gregorio_goncalves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/437/pl_02.2018_tc_tarcisio_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/438/pl_08.2018_altera_321.2006_obrigacoes_de_pequeno_valor.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/453/pl_04.2018_programa_prato_feito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/480/pl_12.2018_alienar_terras_para_o_pmcmv.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/499/pl_04.2018_medalha_merito_legislativo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/530/pl_13.2018_altera_a_lei_412.2013_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/532/pl_14.2018_reestruturacao_administrativa_atualizado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/533/pl_15.2018_quantifica_cargos_em_secretarias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/557/pl_16.2018_operacao_de_credito_mobilidade_urbana1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/564/pl_17.2018_que_altera_o_pl_14.2018_reestruturaca_crLdp52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/565/pl_18.2018_que_altera_o_pl_15.2018_quantifica_ca_RI0gsPk.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/566/pl_19.2018_que_altera_a_lom_e_a_lei_403.2012_e_r_xx1I9xx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/577/pl_20.2018_abono_2018_acs.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/579/pl_07.2018_dia_municipal_da_banana_xoCrnAr.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/479/pl_10.2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/478/pl_09.2018_plano_plurianual_-_ppa_2018-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/378/emenda_a_lo_no._007.2017_atualizacao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/408/pl_08.2018_altera_321.2006_obrigacoes_de_pequeno_valor.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/540/emenda_aditiva_01.2018_ao_pl_10.2018_orcamento_2_olIxCCt.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/585/emenda_inclusiva_01.2018_pl_020.2018_ace_no_ince_BkuMFtA.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/376/emenda_ao_ri_n_01.2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/377/emenda_ao_projeto_de_resolucao_03.2018_-_emenda_01.18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/379/emenda_a_lei_organica_-_01.2018..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/387/emenda_ao_projeto_de_lei_05.2017_cores.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/389/em_01.2018_ldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/536/emenda_01.2018_ao_pl_04.2018_medalha_legislativa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/541/anexo_ao_pl_15.2018_quantifica_cargos_em_secretarias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/586/alteracao_avanca_cidades.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/239/resolucao_no._001.2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/276/resolucao_no._002.2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/375/pr_03.2018_atualizacao_do_regimento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/196/indica-o-01.2018-ilumina-o-na-quadra-da-vbe.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/197/indica-o-02.2018-ciclovia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o-01.2018-gin-sio-simorelda.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o-02.2018-fossas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/200/indica-o-03.2018-balne-rio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/201/indica-o-04.2018-onibus-para-floriano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/202/indica-o-05.2018-limpeza-p-blica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o-01.2018-motor-de-bomba.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/205/indica-o-03.2018-ilumina-o-publica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o-03.2018-agradecimento-a-pol-cia-civil.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/207/indica-o-04.2018-plano-de-carreira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o-06.2018-fossas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/209/indica-o-07.2018-limpeza-p-blica-na-pra-a-vila-parna-ba.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/210/indica-o-08.2018-ilumini-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o-09.2018-coleta-de-residuos-solidos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/212/indica-o-10.2018-cci-do-coqueiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/213/indica-o-04.2018-plant-o-m-dico-no-hospital.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o-05.2018-limpeza-na-140.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/215/indica-o-n-012018-fabrica-de-gelo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/216/indica-o-n-022018-pol-cia-no-hospital.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o-n-01.2018-seguran-a-no-hospital.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_no_05_rua_manoel_alves.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_no_06_-_aparelho_de_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_n_04.2018_-_ampliacao_de_iluminacao_de_vnHkvhI.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_n_01.18_academia_da_praca_central.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_06.2018_reposicao_de_lampadas_ruas_e_f_R9tkxkP.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_07.2018_adesivacao_da_frota.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_12.2018_limpeza_do_cemiterio_local_e_r_L5byThq.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_13.2018_recuperacao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_14.2018_solicita_recuperacao_da_avenid_LxoI50p.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_15.2018_solicita_utilizacao_de_postes__TarJ5tb.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_08.2018_recuperacao_de_lavanderia_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_09.2018_reposicao_de_lampadas_bairro_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_n_02.18_climatizacao_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_n_02.2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_01.2018_equipamentos_atividades_fisicas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_16.2018_construcao_de_bueiro_e_galeria_x0ItVUk.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_17.2018_parque_infantil_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_18.2018_instalacao_de_parque_infantil__14AOv2g.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_19.2018_cestas_bascias_e_peixe_na_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_20.2018_recuperacao_de_calcamento_rua__0tQQdaq.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_10.2018_promocao_de_campeonato_esportivo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_11.2018_contratacao_de_medico_bairro_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_02.2018_calcamento_rua_g_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_03.2018_bueira_e_galeria_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_07.2018_esgoto_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_08.2018_rua_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_01.2018_bueiros_e_galeria_cohab.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_05.2018_distribuicao_de_kits_esportivos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_06.2018_bueiro_e_galeria_rua_bom_jesus_eMFNAlR.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_07.2018_picarra_rua_beira_rio_140.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_08.2018_transporte_para_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_09.2018_lixao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_10.2018_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_11.2018_plano_municipal_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_21.2018_calcamento_quadra_3_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_22.2018_retirada_de_entulhos_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_23.2018_capina_e_roco_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_12.2018_recuperacao_das_ruas_a_b_c_d_cruzeta..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_13.2018_recuperacao_de_calcamento_rua__QL3zZal.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_14.2018_roco_e_capina_ruas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_15.2018_retirada_de_areia_da_avenida.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/269/indicacao_04.2018_recuperacao_calcamento_centro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/270/indicacao_05.2018_recuperacao_de_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/271/indicacao_06.2018_recuperacao_da_rua_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/272/indicacao_03.2018_recuperacao_de_estrada_coqueir_uMqXP0B.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_04.2018_recuperacao_estrada_fazenda_modelo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_03.2018_sinalizacao_horizontal_e_verti_D1sGYQW.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_24.2018_limpeza_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_25.2018_limpeza_vila_parnaiba-140.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_26.2018_limpeza_centro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_16.2018_realizacao_de_motocross.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_17.2018_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_07.2018_quebra_mola_praca_do_museu.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/283/indicacao_08.2018_quebra_mola_alexandrino_mousinho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_09.2018_quebra_mola_rua_25_de_agosto_centro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_02.2018_pista_de_caminhada_na_avenida..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_03.2018_picarra_no_acesso_na_140.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_04.2018_equipamentos_de_ginastica.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_08.2018_transporte_para_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_09.2018_rua_joao_batista_coqueiro..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_27.2018_limpeza_ruas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_28.2018_reposicao_de_lampadas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_29.2018_sinalizacao_da_avenida_principal.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_18.2018_academia_de_saude_praca_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_19.2018_retirada_de_entulho_rua_mista.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/297/indicacao_19a.2018_salas_escola_140.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_20.2018_bomba_localidade_vereda.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_05.2018_gruta_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_06.2018_calcamento_na_rua_dos_pescadores.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_11.2018_iluminacao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_04.2018_recuperacao_do_estradao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_05.2018_recuperacoes_de_parques_infantis.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_06.2018_parque_infantil_na_praca_do_coqueiro..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_21.2018_prolongamento_rua_c.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_22.2018_limpeza_rua_mista_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_23.2018_fossa_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_31.2018_lampadas_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_32.2018_fossas_na_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_01.2018_palestras_sobre_transito.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_33.2018_fossa_rua_frutuoso_jose_centro_tGnSmQd.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_34.2018_estrada_na_rua_sao_sebastiao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_01.2018_area_de_lazer_por_tras_do_simorelda.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_02.2018_quadra_gramada_para_futebol_socyety.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_07.2018_quadra_de_esportes_do_clube_bo_LLma6ZB.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_24.2018_recuperacao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_25.2018_produtos_da_agricultura_famili_ILQF76N.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_26.2018_matadouro_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_10.2018_construcao_de_calcamentos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_11.2018_lixeiras_praca_do_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_35.2018_praca_da_quadra_14..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_37.2018_calcamento_quadras_1_e_2_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_27.2018_reforma_da_lavanderia_coqueiro..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_28.2018_calcamento_rua_raimundo_figuer_ZnFlRa7.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_12.2018_letreiro_matriz_e_balneario.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/330/indicacao_13.2018_calcamento_rua_presidente_dutr_31EvUoi.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_14.2018_parque_infantil_para_escola_ra_pBV8Kth.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_12.2018_esgoto_ieeb.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_13.2018_artes_marciais_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_14.2018_palestras_contra_drogas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_12.2018_escola_de_musica.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_05.2018_recuperacao_e_reforma_de_galer_WpZ0DWU.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_15.2018_eletrobras_equipe_de_manutencao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_07.2018_calcamento_140.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_08.2018_praca_140.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_15.2018_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_09.2018_rua_raimundo_mota.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_10.2018_calcamento_joao_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_29.2018_calcamento_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_30.2018_festividades_ao_dia_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_31.2018_contratacao_de_garis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_38.2018_iluminacao_no_acesso_do_balneario.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_39.2018_grades_de_protecao_nos_bares_d_aPztUI1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_40.2018_quebra-molas_na_radio_cidade_luz.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_41.2018_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_16.2018_praca_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_16.2018_limpeza_das_margens_do_lago.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_17.2018_irrigacao_de_mudas_em_praca.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_18.2018_palestras_de_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/358/indicacao_19.2018_campeonatos_de_jetsky.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/359/indicacao_32.2018_vigias_e_jardineiros.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_33.2018_contrucao_de_cais.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_03.2018_banheiros_no_mercado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_17.2018_lixao.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_20.2018_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_34.2018_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_35.2018_iluminacao_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_11.2018_queimadas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_42.2018_tapa_buracos_na_br.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_43.2018_climatizacao_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_44.2018_torneio_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/380/indicacao_18.2018_calcadas_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_21.2018_ancoradouro_policia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_22.2018_imagem_no_portal.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/391/indicacao_14.2018_calcamento_rua_manoel_alves.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/392/indicacao_36.2018_relocalizacao_de_placas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_37.2018_vigia_no_lixao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/395/indicacao_38.2018_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_19.2018_br_guadalupe-jerumenha.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/397/indicacao_20.2018_limpeza_rua_mista_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/398/indicacao_45.2018_show_de_calouros.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/399/indicacao_23.2018_campeonato_de_voley.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_24.2018_brigada_de_incendio_municipal.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_25.2018_turismologa.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_26.2018_usina_de_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/424/indicacao_39.2018_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/425/indicacao_40.2018_estrada_samu.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/427/indicacao_46.2018_centro_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/432/indicacao_47.2018_vacinacao_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/433/indicacao_41.2018_casas_de_palha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/434/indicacao_21.2018_buraco_em_via.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/435/indicacao_22.2018_troca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/439/indicacao_23.2018_acoes_nos_platos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/440/indicacao_24.2018_planos_de_cargos_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/442/indicacao_43.2018_energia_e_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/443/indicacao_48.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/444/indicacao_49.2018_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/445/indicacao_27.2018_curso_tecnico_em_psicultura.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/446/indicacao_15.2018_praca_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/447/indicacao_50.2018_iluminacao_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/448/indicacao_51.2018_chafariz_no_bela_vista_qQzJi0M.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_52.2018_recuperacao_de_calcamentos_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_28.2018_academia_popular_no_ps_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_44.2018_multirao_de_catarata_nUeiYe8.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_04.2018_iluminacao_na_rua_da_eta_qAjzmEI.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_25.2018_animais_soltos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_45.2018_iluminacao_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_46.2018_fossa_no_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/458/indicacao_05.2018_iluminacao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/459/indicacao_27.2018_sinalizacao_de_cavaletes.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/460/indicacao_53.2018_calcamento_rua_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_54.2018_iluminacao_rua_expedito_araujo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_55.2018_lavanderia_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_07.2018_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_08.2018_nivelamento_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/465/indicacao_16.2018_climatizacao_da_escola_hipolito.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/466/indicacao_17.2018_abono_professores.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/467/indicacao_18.2018_iluminacao_da_delegacia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/468/indicacao_29.2018_servidor_nota_10.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/469/indicacao_12.2018_parque_infantil_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/470/indicacao_30.2018_volei_balneario.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/471/indicacao_31.2018_capacitacao_em_inclusao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/472/indicacao_56.2018_animais_soltos_vbe.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/473/indicacao_57.2018_iluminacao_na_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/474/indicacao_58.2018_calcamento_expedito_araujo_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_47.2018_biblioteca_na_em_alexandrino_10PsDro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_48.2018_bueiros_cruzeta_ajWnAV5.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_49.2018_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/481/indicacao_59.2018_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/482/indicacao_60.2018_iluminacao_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/483/indicacao_09.2018_calcamento_ps_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/484/indicacao_50.2018_fabrica_de_gelo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/485/indicacao_51.2018_sinalizacao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/486/indicacao_10.2018_iluminacao_bela_vista_S7pszDS.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/487/indicacao_61.2018_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/488/indicacao_62.2018_ruas_de_terra.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/489/indicacao_63.2018_torneio_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/490/indicacao_52.2018_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/491/indicacao_53.2018_recuperacao_de_calcamento_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao_32.2018_praca_cesar_cals.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao_54.2018_restruturacao_da_praca_da_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_55.2018_recuperacao_do_asfalto_no_estradao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_56.2018_estrada_coqueiro_quadra_YnX3Zc8.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao_05.2018_calcamento_no_joao_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/497/indicacao_64.2018_futsal_infantil.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_28.2018_controle_de_frequencia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/500/indicacao_33.2018_parque_infantil_na_em_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/501/indicacao_57.2018_fossa_cohab.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/502/indicacao_58.2018_medico_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/503/indicacao_11.2018_reforma_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/504/indicacao_29.2018_orcamento_participativo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/505/indicacao_20.2018_bueiro_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/506/indicacao_21.2018_parque_de_vaquejada.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/507/indicacao_65.2018_calcamento_quadra_2.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/508/indicacao_66.2018_calcamento_cohab.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/509/indicacao_67.2018_postos_da_praca_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/510/indicacao_68.2018_manutencao_da_praca_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/511/indicacao_13.2018_psicologo_na_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/512/indicacao_12.2018_lixo_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/513/indicacao_34.2018_iluminacao_praca_cesar_cals.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/514/indicacao_69.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/515/indicacao_70.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/516/indicacao_59.2018_conserto_de_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/517/indicacao_60.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/518/indicacao_13.2018_calcamento.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/519/indicacao_14.2018_calcamento.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/520/indicacao_15.2018_emenda_asfalto_quadra.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/521/indicacao_71.2018_iluminacao_praca_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/522/indicacao_72.2018_iluminacao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_35.2018_palestras_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_36.2018_quebramolas_estradao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_07.2018_limpeza_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_08.2018_maquina_rua_g.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/527/indicacao_61.2018_avaliacao_de_desempenho_professor.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/528/indicacao_62.2018_fossa_rua_b.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/529/indicacao_73.2018_natal_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/531/indicacao_09.2018_reforma_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_74.2018_iluminacao_vp_140.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/535/indicacao_75.2018_fabrica_de_gelo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/538/indicacao_63.2018_parque_infantil_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/539/indicacao_64.2018_riacho_do_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_76.2018_calcamento.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_77.2018_praca_central.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_78.2018_recuperacao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_16.2018_posteamento_rua_j.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_08.2018_parceria_com_estado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_09.2018_lote_na_rua_militar.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_65.2018_iluminacao_rua_jose_da_silva_FxOv5Oj.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_66.2018_bomba_do_poco_matadouro.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_67.2018_estrada_vicinal_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_38.2018_torneio_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_79.2018_rampas_de_acesso_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_80.2018_erstrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_81.2018_garagem_samu.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_68.2018_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_69.2018_segunda_via_do_rg.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao_10.2018_recuperacao_da_rua_da_eta.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao_70.2018_picarramento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao_71.2018_cirurgia_de_catarata.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao_72.2018_preparo_de_terra_NHhH6yL.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao_73.2018_reforma_praca_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao_74.2018_correcao_animal.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao_75.2018_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao_39.2018_praca_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao_76.2018_fossa_hipolito.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_10.2018_quadra_e_campo_na_140.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_82.2018_redutores_de_velocidade_centro.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao_83.2018_faixa_de_pedestres_ieeb.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao_11.2018_iluminacao_estadio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_77.2018_sementes_para_agricultores.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_40.2018_parque_infantil_em_sebastiao_p_J865QgL.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_78.2018_reforma_em_hipolito_araripe.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_79.2018_campo_de_futebol_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_80.2018_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_-_01.2018_-_informacoes_sobre_refor_bzS1n6G.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/256/oficio_01.2018_relatorio_sobre_viagem_da_prefeita.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/257/oficio_02.2018_reforma_do_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento_01.2018_fundo_de_aval.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/290/oficio_02.2018_madeira_ibama.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/291/oficio_03.2018_professores_celetistas_sem_recissoes.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/305/oficio_04.2018_smtds.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento_02.2018_promulgacao_projeto_05.2017.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/373/requerimento_03.2018_iluminacao_da_avenida.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_02.2018_madeira_ibama.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/548/requerimento_03.2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/552/requerimento_05.2018_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/562/requerimento_06.2018_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2018/574/requerimento_01.2018_informacoes_de_patrimonio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H391"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>