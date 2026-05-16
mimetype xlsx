--- v0 (2026-02-15)
+++ v1 (2026-05-16)
@@ -54,3359 +54,3359 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Guadalupe - PMG</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/587/pl_01.2019_reajuste_do_magisterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/587/pl_01.2019_reajuste_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores profissionais do Magistério da Educação Básica do Município de Guadalupe, para fim de adequação ao piso nacional dos profissionais da educação básica, nos termos da Lei Federal nº 11.738/2008.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/588/pl_02.2019_piso_acs_e_ace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/588/pl_02.2019_piso_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos, para aplicar o piso salarial dos Agentes Comunitários de saúde e dos Agentes de Combate às Endemias no âmbito do Município de Guadalupe-PI.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/589/pl_03.2019_politica_de_residuos_solidos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/589/pl_03.2019_politica_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Resíduos Sólidos e aprova o Plano Municipal de Gestão Integrada de Resíduos Sólidos de Guadalupe - PI e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/600/pl_01.2019_reforma_administrativa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/600/pl_01.2019_reforma_administrativa.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos e Salários dos Servidores da Câmara Municipal de Guadalupe-Piauí, cria cargos e dá outras providências</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Surama Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/605/pl_01.2019_aluno_nota_10.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/605/pl_01.2019_aluno_nota_10.pdf</t>
   </si>
   <si>
     <t>Cria o programa de incentivo "Diploma Aluno(a) Nota Dez", para estudantes da Rede de Ensino Fundamental do Município de Guadalupe-PI e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/606/pl_02.2019_selecao_mirim.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/606/pl_02.2019_selecao_mirim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Seleção Guadalupense Mirim de Futebol.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Odair Holanda</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/614/requisicao_de_infomacoes_n_002.2019.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/614/requisicao_de_infomacoes_n_002.2019.pdf</t>
   </si>
   <si>
     <t>Em conformidade com o disposto no art. 27 do Regimento Interno desta casa o qual estabelece que “poderão as comissões solicitar ao plenário a requisição ao poder executivo de informações que julgarem necessárias, quando de apreciação de matérias do Executivo”, vimos pelo presente solicitar informações ao Executivo a fim de subsidiar o Projeto de Lei nº 013/2018.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/627/pl_03.2019_uso_e_ocupacao_de_solo_urbano.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/627/pl_03.2019_uso_e_ocupacao_de_solo_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Uso e Ocupação do Solo Urbano no Município de Guadalupe e Cria o Conselho Municipal de Desenvolvimento Urbano</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/628/pl_04.2019_politica_do_meio_ambiente.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/628/pl_04.2019_politica_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal do meio ambiente no Município de Guadalupe, cria o fundo municipal de meio ambiente e dá outras providências</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/629/pl_05.2019_credito_adicional_operacoes_de_salvamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/629/pl_05.2019_credito_adicional_operacoes_de_salvamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$ 23.000,00 ( vinte e três mil reais), e a criar um programa de trabalho para viabilizar a execução para o fim a que se destina e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/648/plc_07.2019_conselho_do_idoso.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/648/plc_07.2019_conselho_do_idoso.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 403/2012 e revoga a Lei n° 410/2013, que dispõe sobre a criação do Conselho Municipal do idoso e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Adão Moura</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/677/pl_01.2019_tc_jose_avelino_de_sousa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/677/pl_01.2019_tc_jose_avelino_de_sousa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. José Avelino de Sousa</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/678/pl_02.2019_tc_antonia_maria_pessoa_da_costa_sousa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/678/pl_02.2019_tc_antonia_maria_pessoa_da_costa_sousa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sr.ª Antonia Maria Pessoa da Costa Sousa</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Hélvia Almeida</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/682/pl_01.2019_tc_jose_adolfo_fernandes_figueiredo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/682/pl_01.2019_tc_jose_adolfo_fernandes_figueiredo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. José Adolfo Fernandes Figueiredo</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Tharlis Santos</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/694/pl_01.2019_tc_urquiza.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/694/pl_01.2019_tc_urquiza.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Francisco de Assis Urquiza Júnior.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/695/pl_08.2019_credito_especial_educacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/695/pl_08.2019_credito_especial_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$ 11.000.000,00 (onze milhões de reais), e a criar um programa de trabalho para viabilizar a execução para o fim a que se destina e dá outras providências.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/722/pl_10.2019_gratificacao_aos_servidores_na_educacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/722/pl_10.2019_gratificacao_aos_servidores_na_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratificação para servidores vinculados à Secretaria de Educação de Guadalupe - PI, na forma que especifica.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/725/pl_09.2019_programa_de_transferencia_de_renda.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/725/pl_09.2019_programa_de_transferencia_de_renda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, em âmbito municipal, de programa de transferência de renda com condicionalidades a pessoas carentes e dá outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/731/pl_01.2019_tc_raimundo_saraiva_cipriano.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/731/pl_01.2019_tc_raimundo_saraiva_cipriano.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Raimundo Saraiva Cipriano</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Martinez Geony, Surama Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/737/pl_01.2019_tc_kleber_diego_gLkWzL4.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/737/pl_01.2019_tc_kleber_diego_gLkWzL4.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Kleber Diego Moreira</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/738/pl_02.2019_tc_luis_alves_de_oliveira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/738/pl_02.2019_tc_luis_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Luís Alves de Oliveira</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/739/pl_02.2019_tc_maria_de_lourdes_carvalho_pereira_4rBpm2O.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/739/pl_02.2019_tc_maria_de_lourdes_carvalho_pereira_4rBpm2O.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sr.ª Maria de Lourdes Carvalho Pereira</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/742/pl_02.2019_tc_enezildo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/742/pl_02.2019_tc_enezildo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Enezildo Ferraz de Sousa.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Jesse James</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/744/pl_01.2019_tc_luiz_henrique_da_conceicao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/744/pl_01.2019_tc_luiz_henrique_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Luiz Henrique da Conceição</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/746/pl_03.2019_natanael_farias_da_silva_TcxRZHV.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/746/pl_03.2019_natanael_farias_da_silva_TcxRZHV.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Pastor Natanael Farias da Silva.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/747/pl_02.2019_tc_gilberto_freire_da_silva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/747/pl_02.2019_tc_gilberto_freire_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Gilberto Freire da Silva</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/748/pl_03.2019_tc_maria_das_dores_saraiva_mousinho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/748/pl_03.2019_tc_maria_das_dores_saraiva_mousinho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sr.ª Maria das Dores Saraiva Mousinho</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/749/pl_04.2019_vanuza_silva_monteiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/749/pl_04.2019_vanuza_silva_monteiro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sr.ª Vanuza Silva Monteiro</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/751/pl_03.2019_tc_sidinaldo_gomes_neto.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/751/pl_03.2019_tc_sidinaldo_gomes_neto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Sidinaldo Gomes Neto</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Martinez Geony</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/752/pl_03.2019_tc_marize_delmondes_de_araujo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/752/pl_03.2019_tc_marize_delmondes_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sr.ª Marize Delmondes de Araújo.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Luciana Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/754/pl_01.2019_tc_denilton_rodrigues_de_passos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/754/pl_01.2019_tc_denilton_rodrigues_de_passos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Denilton Rodrigues de Passos</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/755/pl_03.2019_tc_gleison_fernandes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/755/pl_03.2019_tc_gleison_fernandes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Gleison Fernandes de Sousa.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/756/pl_05.2019_edilson_alves_da_silva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/756/pl_05.2019_edilson_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Pastor Edilson Alves da Silva.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Marcelo Mota</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/758/pl_01.2019_tc_dameana_pereira_de_sa_mousinho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/758/pl_01.2019_tc_dameana_pereira_de_sa_mousinho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sr.ª Dameana Pereira de Sá Mousinho.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/759/pl_02.2019_tc_joao_batista_lopes_de_araujo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/759/pl_02.2019_tc_joao_batista_lopes_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. João Batista Lopes de Araújo.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/760/pl_03.2019_tc_pedro_santana_goncalves_pereira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/760/pl_03.2019_tc_pedro_santana_goncalves_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Pedro Santana Gonçalves Pereira</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/807/pl_11.2019_loa_2020.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/807/pl_11.2019_loa_2020.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Guadalupe para o Exercício Financeiro de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/822/pl_12.2019_alienacao_de_bens.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/822/pl_12.2019_alienacao_de_bens.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar por intermédio de certame licitatório, modalidade Leilão Público, tipo presencial e on-line, simultâneo, os bens móveis considerados inservíveis (irrecuperáveis, ociosos e/ou antieconômicos) da Prefeitura Municipal de Guadalupe</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/823/pl_12.2019_credito_suplementar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/823/pl_12.2019_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/835/pl_04.2019_transporte_universitario_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/835/pl_04.2019_transporte_universitario_municipal.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina o Transporte Universitário Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/845/pl_13.2019_abono_acs_e_ace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/845/pl_13.2019_abono_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE) vinculados às equipes de saúde da família, incentivo financeiro adicional, na forma de abono, competência 2019, de recursos repassado pelo Fundo Nacional de Saúde ao Fundo Municipal de Saúde de Guadalupe e dá outras providências</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/862/pl_14.2019_credito_especial_cessao_onerosa_pre-sal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/862/pl_14.2019_credito_especial_cessao_onerosa_pre-sal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$ 505.000,00 ( quinhentos e cinco mil reais ), e a criar fonte de recurso em elemento de receita e um programa de trabalho para viabilizar a execução para o fim a que se destina e dá outras providências</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/863/pl_15.2019_concessao_de_direto_real_de_uso.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/863/pl_15.2019_concessao_de_direto_real_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transferir, por Concessão de Direito Real de Uso, para fins de Habitação, moradia e urbanização, um terreno Localizado no Bairro São Felix, com área de aproximadamente 6 (seis) hectares, distribuídos em 229 lotes</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/683/pl_07.2019_ldo_2019-2020.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/683/pl_07.2019_ldo_2019-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2020, para a Reformulação do Plano Plurianual do período 2018 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/647/emenda_a_lei_organica_no._01.2019_altera_art._18_Tu3XtA3.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/647/emenda_a_lei_organica_no._01.2019_altera_art._18_Tu3XtA3.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo 2o do artigo 188 da Lei Orgânica do Município de Guadalupe</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/646/plc_06.2019_uso_e_ocupacao_de_solo_urbano.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/646/plc_06.2019_uso_e_ocupacao_de_solo_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Uso e Ocupação do Solo Urbano no Município de Guadalupe e Cria o Conselho Municipal de Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/724/prrojeto_de_lei_complementar_cargos_e_salarios_002-2019.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/724/prrojeto_de_lei_complementar_cargos_e_salarios_002-2019.pdf</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>PEMI</t>
   </si>
   <si>
     <t>Projeto de Emenda Inclusiva</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/728/em_01.2019_ldo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/728/em_01.2019_ldo.pdf</t>
   </si>
   <si>
     <t>Inclui o Programa Saúde Ocular no Projeto de Lei nº. 07/2019 de 22 de abril de 2019</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>Tharlis Santos, Adão Moura, Hélvia Almeida, Jesse James, Luciana Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/815/em_01.2019_credito_especial_educacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/815/em_01.2019_credito_especial_educacao.pdf</t>
   </si>
   <si>
     <t>Art. 6°. Fica determinado ao Poder Executivo Municipal que faça, por cautela, a aplicação correspondente a R$ 6.600.000,00 (seis milhões e seiscentos mil reais) em uma conta aplicação a ser aberta com essa finalidade específica pelo prazo de 06 (seis) meses</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>PEMM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/611/emenda_pl_01.2019_reforma_administrativa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/611/emenda_pl_01.2019_reforma_administrativa.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 001/2019 de iniciativa da Mesa Diretora da Câmara Municipal que “Institui o Plano de Cargos e Salários dos Servidores da Câmara Municipal de Guadalupe-Piauí, cria cargos e dá outras providências.”</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_01.2019_calcamento_rua_g_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_01.2019_calcamento_rua_g_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que proceda com implantação de pavimentação poliédrica (calçamento) na Rua G (Rua dos “Velas Finas”), Bairro Cruzeta</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_02.2019_fardamento_escolar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_02.2019_fardamento_escolar.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que seja realizada licitação para aquisição e posteriormente distribuição de fardamento escolar para os alunos matriculados na Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/592/indicacao_03.2019_ace_no_pmaq.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/592/indicacao_03.2019_ace_no_pmaq.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Planejamento e Gestão incluir os Agente de Endemias no programa PMAQ (Programa de Melhoria do Acesso e da Qualidade na Atenção Básica) do Ministério da Saúde.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_01.2019_onibus_para_floriano.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_01.2019_onibus_para_floriano.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Educação que seja mantido a disponibilidade do ônibus para os alunos universitários que estudam em Floriano.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_02.2019_centro_de_zoonoses.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_02.2019_centro_de_zoonoses.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal Saúde – Vigilância Sanitária, que seja implantado em nosso Município um centro de Zoonoses.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/595/indicacao_03.2019_estrada_quadra_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/595/indicacao_03.2019_estrada_quadra_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja feito a recuperação da estrada que liga o Bairro Vila Boa Esperança e o Bairro Coqueiro.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/596/indicacao_04.2019_reforma_quadra_14.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/596/indicacao_04.2019_reforma_quadra_14.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura faça recuperação da Praça da Quadra 14 no Centro da Cidade</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_05.2019_fabrica_de_gelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_05.2019_fabrica_de_gelo.pdf</t>
   </si>
   <si>
     <t>Indico a vossa excelência, após ouvir o plenário na forma regimental, que através da secretaria municipal de agricultura, proceda com a recuperação e o funcionamento da fábrica de gelo do município de Guadalupe.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_01.2019_curso_cuidador_de_idoso.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_01.2019_curso_cuidador_de_idoso.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal do Trabalho e Desenvolvimento Social ofertar o curso de cuidados de idosos.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/599/indicacao_01.2019_estrada_da_eta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/599/indicacao_01.2019_estrada_da_eta.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, que realize serviços para melhoria de acesso a estrada da Estação de Tratamento de Água – ETA, no Bairro Vila Parnaíba (140), tendo em vista que a referida via se encontra com dificuldades de trafegabilidade.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_06.2019_limpeza_vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_06.2019_limpeza_vbe.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, que seja feito o roço, capina e limpeza no bairro Vila Boa Esperança, nesta cidade.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_07.2019_canil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_07.2019_canil.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental através da secretaria Municipal de saúde, que seja criado em Guadalupe um CANIL para abrigar os animais domésticos soltos nas ruas da nossa cidade.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_08.2019_onibus_circular_educacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_08.2019_onibus_circular_educacao.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de Educação, que disponibilize ônibus diariamente para pegar os alunos da rede municipal de ensino nos bairros do nosso município.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_09.2019_limpeza_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_09.2019_limpeza_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, que seja feito o roço, capina e limpeza no bairro Coqueiro, nesta cidade.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/607/indicacao_04.2019_recuperacao_de_calcamento_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/607/indicacao_04.2019_recuperacao_de_calcamento_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda com a recuperação de um trecho do calçamento da Rua Inácio Gonçalves, Bairro Cruzeta.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/608/indicacao_05.2019_bueiros_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/608/indicacao_05.2019_bueiros_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda com a desobstrução de bueiros nas passagens do riacho na Rua Mista e Rua Santo Expedito, Bairro Coqueiro.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/610/indicacao_02.2019_reunioes_das_comissoes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/610/indicacao_02.2019_reunioes_das_comissoes.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Guadalupe, que edite resolução visando regulamentar o funcionamento das Comissões Permanentes da Câmara Municipal de Guadalupe, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_06.2019_limpeza_e_roco_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_06.2019_limpeza_e_roco_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, proceda o roço e capina das ruas do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_10.2019_rua_sao_sebastiao_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_10.2019_rua_sao_sebastiao_coqueiro.pdf</t>
   </si>
   <si>
     <t>INDICO a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, que seja feito a recuperação da Rua São Sebastião no bairro Coqueiro, nesta cidade</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_11.2019_estradas_vicinais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_11.2019_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, que através da Secretaria Municipal de Infraestrutura, que seja feito a recuperação das estradas das localidades: Cardoso, Congo e Peixe, na zona rural do município de Guadalupe</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/617/indicacao_12.2019_calcamento_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/617/indicacao_12.2019_calcamento_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de Infraestrutura, que proceda com a construção de calcamentos na Rua de acesso entre as quadras 1 e 2 no bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/618/indicacao_01.2019_roco_e_limpeza_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/618/indicacao_01.2019_roco_e_limpeza_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com o serviço de roço e limpeza na Quadra 10, Rua Anchieta e Rua São Francisco no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/619/indicacao_02.2019_roco_e_limpeza_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/619/indicacao_02.2019_roco_e_limpeza_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com o serviço de roço e limpeza no Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/620/indicacao_03.2019_roco_e_limpeza_vila_parnaiba_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/620/indicacao_03.2019_roco_e_limpeza_vila_parnaiba_140.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com o serviço de roço e limpeza no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_01.2019_poco_artesiano_na_sefaz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_01.2019_poco_artesiano_na_sefaz.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, para atuar junto ao Departamento Nacional de Obras Contra as Secas (DNOCS) para a liberação de um poço artesiano para ampliação e abastecimento de água dos Bairros: Cruzeta e Bela Vista.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/622/indicacao_01.2019_psicologo_na_educacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/622/indicacao_01.2019_psicologo_na_educacao.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a contratação de psicólogo para atuar nas Escolas Públicas Municipais.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_07.2019_bueiros_vila_nova_Be4uMJd.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_07.2019_bueiros_vila_nova_Be4uMJd.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda com a construção de bueiros nas passagens do riacho na Rua São Jorge, Bairro Vila Nova</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_08.2019_acudes_zona_rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_08.2019_acudes_zona_rural.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que a Secretaria Municipal de Infraestrutura proceda a abertura de pequenas barragens (açudes) nas localidades: Prata e Ananais na Zona Rural do Município</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/625/indicacao_02.2019_gota_de_mel.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/625/indicacao_02.2019_gota_de_mel.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal do Meio Ambiente e Agricultura desenvolver o projeto Gota de Mel.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_01.2019_energia_solar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_01.2019_energia_solar.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que faça um estudo para implantação de energia solar nos prédios públicos, priorizando as escolas municipais, postos de saúde e a sede da Prefeitura</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/630/indicacao_13.2019_fossa_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/630/indicacao_13.2019_fossa_140.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de Infraestrutura, que proceda com recuperação e limpeza da fossa nas imediações das quadras 14 e 17 no bairro Vila Parnaíba/ 140, nesta cidade.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_14.2019_iluminacao_praca_central.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_14.2019_iluminacao_praca_central.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, que através da secretaria municipal de Infraestrutura, que seja feito a recuperação e reposição das lâmpadas da Praça César Cáls no centro da cidade</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_15.2019_acesso_a_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_15.2019_acesso_a_140.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, que seja feito a recuperação do acesso ao Bairro Vila Parnaíba / 140, nesta cidade.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_16.2019_tapa-buracos_na_quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_16.2019_tapa-buracos_na_quadra.pdf</t>
   </si>
   <si>
     <t>Indico Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de Infraestrutura, que seja feito uma operação tapa buraco nas Ruas do bairro Vila Boa Esperança, nesta cidade.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_02.2019_atualizacao_do_codigo_de_postura.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_02.2019_atualizacao_do_codigo_de_postura.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, o envio de projeto de lei com a atualização do Código de Postura Municipal.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_03.2019_plano_de_cargos_salarios_na_saude.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_03.2019_plano_de_cargos_salarios_na_saude.docx</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, implantação do Plano de Cargos, Carreira e Salários na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/636/indicacao_04.2019_veiculo_nasf.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/636/indicacao_04.2019_veiculo_nasf.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a aquisição de veículo para o NASF / PSF.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_05.2019_cursos_de_capacitacao_saude.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_05.2019_cursos_de_capacitacao_saude.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Saúde, a ofertar cursos de capacitação e curso de relações humanas aos profissionais da saúde</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_06.2019_medico_ps_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_06.2019_medico_ps_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Saúde, a contratação de médico para o Posto de Saúde do Bairro Coqueiro</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_07.2019_laboratorio_do_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_07.2019_laboratorio_do_hospital.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Saúde, a reativação do laboratório de análises clinicas do Hospital Municipal.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_09.2019_servico_de_inspecao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_09.2019_servico_de_inspecao.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, a constituição do Serviço de Inspeção Municipal e os procedimentos de Inspeção sanitária em estabelecimentos que produzam produtos de origem animal e vegetal.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_10.2019_reforma_da_praca_do_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_10.2019_reforma_da_praca_do_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a reforma da Praça Américo Brasileiro de Castro, Bairro Coqueiro.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_11.2019_estrada_vicinal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_11.2019_estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação da estrada vicinal das Localidades: Vereda da Ilha, Bebedouro e Forquilha, trajeto em que o ônibus escolar passa diariamente.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_01.2019_caminhao_limpa_fossas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_01.2019_caminhao_limpa_fossas.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, esforços junto à AGEPISA, em seu setor competente, para disponibilizar o caminhão limpa-fossas da AGESPISA para realização de serviços em Guadalupe.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_03.2019_banco_de_sementes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_03.2019_banco_de_sementes.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Agricultura e Recursos Hídricos, a criação do banco de sementes em parceria com a SDR.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_12.2019_sbt.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_12.2019_sbt.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através do setor competente, a reativação do Sinal da TV Cidade Verde / SBT.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_02.2019_pocos_na_zona_rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_02.2019_pocos_na_zona_rural.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que junto à SDR do estado, sejam perfuração de poços tubulares na zona Rural, nas localidades: Cardoso “Vicente Ramos”, Curralinho, Paraíso, Donquer, Bom sossego, Riacho Seco</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_04.2019_proteses_para_deficientes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_04.2019_proteses_para_deficientes.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a realização de parcerias com a Secretaria Estadual para Inclusão das Pessoas com Deficiência - SEID para conseguir próteses e cadeiras de rodas para os deficientes físicos.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_17.2019_iluminacao_quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_17.2019_iluminacao_quadra.pdf</t>
   </si>
   <si>
     <t>Indico Excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a reposição de lâmpadas nos postes das ruas do Bairro Vila Boa Esperança, nesta cidade.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_18.2019_limpeza_nas_quadras_13_14_e_15_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_18.2019_limpeza_nas_quadras_13_14_e_15_centro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja feito a limpeza, roço e capina das quadras 13, 14, 15 no Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_19.2019_iluminacao_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_19.2019_iluminacao_140.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação e reposição de lâmpadas nos postes das ruas do Bairro Vila Parnaíba (140), nesta cidade.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_20.2019_iluminacao_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_20.2019_iluminacao_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação e reposição de lâmpadas nos postes das ruas do Bairro Coqueiro, nesta cidade.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_21.2019_transporte_e_alimentacao_casa__eqh71Ru.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_21.2019_transporte_e_alimentacao_casa__eqh71Ru.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de saúde, que sejam disponibilizados transporte e alimentação para os usuários da casa de Guadalupe na cidade de Teresina.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_13.2019_limpeza_cemiterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_13.2019_limpeza_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a conclusão do Roço e Limpeza do Cemitério local.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_14.2019_estrada_quadra_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_14.2019_estrada_quadra_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com o piçarramento e recuperação da estrada que liga o Bairro Coqueiro ao Bairro Vila Boa Esperança.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_15.2019_casa_de_palha_Sbi3CUz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_15.2019_casa_de_palha_Sbi3CUz.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que proceda a troca do teto das residências cobertas por palhas no Município.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_08.2019_bueiro_na_rua_bom_jesus.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_08.2019_bueiro_na_rua_bom_jesus.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a conclusão do bueiro na Rua Bom Jesus, Bairro Centro.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_02.2019_mercado_publico.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_02.2019_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a reforma do Mercado Público Municipal.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_05.2019_ace_no_pmaq.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_05.2019_ace_no_pmaq.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja encaminhado à Câmara Municipal de Guadalupe Projeto de Lei que emende a Lei Municipal nº. 449/2014 que cria o Componente Municipal do Programa de Melhoria do Acesso e Qualidade na Atenção Básica - PMAQ-AB/Municipal, na forma de incentivo financeiro de desempenho para que inclua os Agentes Comunitários de Endemias – ACE.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_16.2019_matadouro_municipal_cdfI14O.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_16.2019_matadouro_municipal_cdfI14O.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda através da Secretaria municipal de Infraestrutura em caráter de urgência serviços de reparos e melhorias sanitárias e de higiene nas instalações do prédio do Matadouro Público Municipal.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_17.2019_museu.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_17.2019_museu.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, que proceda a reforma do prédio do Memorial Porto Seguro (Museu da Cidade).</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_18.2019_estrada_coqueiro_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_18.2019_estrada_coqueiro_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda a recuperação com patrolhamento da estrada que liga os bairros Bela Vista e Coqueiro</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_03.2019_recuperacao_de_via_publica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_03.2019_recuperacao_de_via_publica.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura de Guadalupe, após ouvido o Plenário na forma regimental, que realize serviços de reparos em trecho de via pública próximo a academia HB fitness, que está completamente esburacada e com esgoto a céu aberto.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_22.2019_quebramolas_rua_mista_J7Jy0ro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_22.2019_quebramolas_rua_mista_J7Jy0ro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de infraestrutura, que seja construído redutores de velocidade (quebra-molas) na Rua Mista no bairro Coqueiro, nesta cidade.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_23.2019_quebramolas_rua_mariana_de_castro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_23.2019_quebramolas_rua_mariana_de_castro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja construído redutores de velocidade (quebra-molas) na Rua Mariana de Castro no Bairro Centro, nesta cidade</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_24.2019_reforma_farol_da_educacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_24.2019_reforma_farol_da_educacao.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima senhora prefeita, após ouvir o plenário na forma regimental, através da secretaria municipal de Educação, que proceda com a reforma e reestruturação do FAROL DA EDUCAÇÃO, no Centro da cidade.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_06.2019_encontro_dos_secretarios_de_ag_tmwhROR.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_06.2019_encontro_dos_secretarios_de_ag_tmwhROR.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que promovido encontro intermunicipal dos Secretários Municipais de Agricultura e Secretários afins de nossa microrregião</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_07.2019_seguranca_nos_postos_de_saude.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_07.2019_seguranca_nos_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que disponibilizado seguranças diurnos nos postos de saúde municipais.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_25.2019_lagoa_no_estradao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_25.2019_lagoa_no_estradao.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através das Secretarias Municipais de Infraestrutura, Saúde e Desporto, que sejam tomadas as devidas providências com relação ao acumulo de água na pista de motocross no Bairro Vila Parnaíba, se tornando um grande foco de mosquito da dengue.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_26.2019_redutor_de_quebramolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_26.2019_redutor_de_quebramolas.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja construído redutores de velocidade (quebra-molas) na Rua Flutuoso José no Bairro Centro, nesta cidade</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_19.2019_rua_professora_leonice_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_19.2019_rua_professora_leonice_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda a abertura e o patrolhamento da Rua Professora Leonice no Bairro Coqueiro</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_20.2019_rua_beira_rio_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_20.2019_rua_beira_rio_140.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda a limpeza de retirada de podas de arvores e de entulhos na Rua Beira Rio, Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_21.2019_rua_c_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_21.2019_rua_c_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda a recuperação de um trecho do calçamento na Rua C, Bairro Cruzeta em frente à Escola Municipal Hipólito Araripe</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_22.2019_calcamento_rua_c_cruzeta_V5oip3k.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_22.2019_calcamento_rua_c_cruzeta_V5oip3k.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda com a construção e implantação de calçamento na Rua C, Bairro Cruzeta.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_23.2019_acessibilidade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_23.2019_acessibilidade.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Saúde, que proceda com a aquisição e a disponibilização de cadeiras de banhos e de rodas na Casa de Guadalupe, como também a construção de rampas de acessibilidade.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_24.2019_fossa_na_rua_getulio_vargas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_24.2019_fossa_na_rua_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda com a limpeza e desgotamento de uma fossa que encontrasse transbordando na Rua Getúlio Vargas, Bairro Bela Vista</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_08.2019_cobertura_arquibancada_estadio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_08.2019_cobertura_arquibancada_estadio.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que implantado cobertura nas arquibancadas do Estádio Municipal Júlio César.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_09.2019_materiais_esportivos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_09.2019_materiais_esportivos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a doação de materiais esportivos para as escolas de futebol em nosso Município.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_25.2019_passagem_molhada.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_25.2019_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda com construção de uma passagem molhada na Rua Antonio Carlos, Bairro Coqueiro (no sentido das Melancias).</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_26.2019_horta_comunitaria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_26.2019_horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Agricultura, que proceda com a revitalização da horta comunitária da cidade.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_27.2019_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_27.2019_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda com a implantação de calçamento na Rua Tancredo Neves, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_28.2019_reforma_hotel_guadalupe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_28.2019_reforma_hotel_guadalupe.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda com a conclusão da reforma do prédio do antigo hotel Guadalupe, onde deverá ser as novas instalações do CAPS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_29.2019_gruta_na_praca_matriz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_29.2019_gruta_na_praca_matriz.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que revitalize a gruta de Nossa Senhora de Lurdes na Praça da Matriz.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_02.2019_secretaria_de_educacao_no_hote_cyHurig.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_02.2019_secretaria_de_educacao_no_hote_cyHurig.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, para trazer a Secretaria Municipal de Educação para o prédio onde funcionava o Hotel Guadalupe, prédio que foi doado para CHESF em 2010.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_04.2019_quadra_society.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_04.2019_quadra_society.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, que assim que possível, construa uma quadra de esporte de futebol society gramada, na área localizada por trás do Ginásio Simorelda Passos, Bairro Vila Parnaíba</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_05.2019_onibus_para_estudantes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_05.2019_onibus_para_estudantes.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, a aquisição de um ônibus para a Secretaria Municipal de Educação para atender ao transporte dos alunos de ensino técnico e superior que vão diariamente para a cidade de Floriano.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_30.2019_parque_infantil_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_30.2019_parque_infantil_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a reforma e revitalização do Parque Infantil da Praça São João Batista no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_31.2019_recuperacao_via_sacra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_31.2019_recuperacao_via_sacra.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação das estações da Via Sacra na Praça da Matriz.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_03.2019_reforma_cineteatro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_03.2019_reforma_cineteatro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a reforma e ampliação do Cine Teatro “Tony Marcos” Mandacaru para um anexo da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/699/indicacao_04.2019_caps.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/699/indicacao_04.2019_caps.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Saúde, após ouvido o Plenário na forma regimental, que disponibilize mais vagas para atendimento pela psiquiatra contratada pelo município para atendimento junto ao Centro de Atenção Psicossocial de Guadalupe - CAPS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_05.2019_empreendedorismo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_05.2019_empreendedorismo.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeita Municipal de Guadalupe, que adote parcerias em especial com Serviço Brasileiro de Apoio às Micro e Pequenas Empresas – SEBRAE, a fim de garantir apoio com cursos aos pequenos empreendedores de nosso município.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_27.2019_limpeza_sao_felix.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_27.2019_limpeza_sao_felix.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja feito a limpeza, roço e capina no Bairro São Félix, nesta cidade.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_28.2019_postes_de_iluminacao_na_rua_da_Tbjqv4t.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_28.2019_postes_de_iluminacao_na_rua_da_Tbjqv4t.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja implantado postes de iluminação pública na Rua São Félix do Bairro São Félix, na rua da Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_29.2019_recuperacao_da_rua_anicacia_mousinho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_29.2019_recuperacao_da_rua_anicacia_mousinho.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja recuperada a Rua Anicácia Mousinho, próximo a Unidade Escolar João Pinheiro.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_30.2019_recuperacao_do_cci_cruzeta.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_30.2019_recuperacao_do_cci_cruzeta.docx</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja recuperado e reestruturado o CCI do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_03.2019_cameras_de_vigilancia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_03.2019_cameras_de_vigilancia.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, para implantar sistema de câmeras de vigilância nos pontos estratégicos do nosso Município</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_10.2019_senar_cursos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_10.2019_senar_cursos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que busque parceria com o Serviço Nacional de Aprendizagem Rural (SENAR) para ofertar cursos de capacitação para o homem do campo.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/708/indicacao_11.2019_acoes_ambientais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/708/indicacao_11.2019_acoes_ambientais.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria do Meio Ambiente, a realização de ações preventivas e de preservação ambiental para o Lago de Boa Esperança</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_12.2019_palestra_ambientais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_12.2019_palestra_ambientais.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a realização de palestras sobre conscientização ambiental nas escolas</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_04.2019_onibus_circular_turismo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_04.2019_onibus_circular_turismo.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, que disponibilizado quinzenalmente (domingo) a circulação de ônibus com a seguinte rota:_x000D_
 •	Manhã: Bairros ao Balneário Belém Brasília _x000D_
 •	Tarde: Balneário Belém Brasília aos Bairros.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_31.2019_ambulancia_nos_jogos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_31.2019_ambulancia_nos_jogos.pdf</t>
   </si>
   <si>
     <t>Indico Excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Saúde, que disponibilize ambulância durante a realização das partidas de futebol no Estádio Municipal Júlio César.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_32.2019_reforco_policial_nos_jogos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_32.2019_reforco_policial_nos_jogos.pdf</t>
   </si>
   <si>
     <t>Indico Excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Esportes, que solicitado junto a Polícia Militar haja reforço policial durante a realização das partidas de futebol no Estádio Municipal Júlio César</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a limpeza de um campo de futebol no da Rua da Paz, no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_04.2019_ponto_moto_taxi.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_04.2019_ponto_moto_taxi.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a construção de um ponto de moto táxi na Praça da Igreja Matriz, em frente ao mercado público com ponto de energi</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_09.2019_praca_em_frente_igreja_no_bair_09aNiTB.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_09.2019_praca_em_frente_igreja_no_bair_09aNiTB.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a construção de praça em frente à igreja de santo Antonio que está sendo construída no Bairro São Félix e implantar, também, parque infantil.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_10.2019_escola_na_zona_rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_10.2019_escola_na_zona_rural.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de sala de vídeo, sala de informática e a climatização da Escola Municipal Manoel Matias na Localidade Salinas, zona rural</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_11.2019_avaliacao_de_desempenho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_11.2019_avaliacao_de_desempenho.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a realização de avaliação de desempenho do magistério</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_12.2019_melhoria_escola_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_12.2019_melhoria_escola_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de sala de vídeo e de calçamento em frente à escola municipal Eduarda Batista de Castro</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_32.2019_limpeza_rua_margarida_bela_vis_qAyuVHQ.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_32.2019_limpeza_rua_margarida_bela_vis_qAyuVHQ.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a retirada de poda de árvores e entulhos na Rua Margarida no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_33.2019_iluminacao_cruzeta_NSyX7Ue.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_33.2019_iluminacao_cruzeta_NSyX7Ue.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura (departamento de iluminação pública), que proceda com a recuperação da iluminação pública nas ruas do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_34.2019_conserto_de_ventiladores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_34.2019_conserto_de_ventiladores.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Educação, que proceda com o conserto e manutenção de ventiladores que se encontram sem funcionamento das salas de aula das escolas municipais.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_06.2019_ponto_comissionados.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_06.2019_ponto_comissionados.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeita Municipal de Guadalupe, que adote controle de pondo com relação a servidores comissionados, tendo em vista que foi detectado nos balancetes mensais da Prefeitura Municipal de Guadalupe, diversos servidores comissionados que percebem horas extras.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_13.2019_informatica_jovens_e_adultos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_13.2019_informatica_jovens_e_adultos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação e a reativação dos laboratórios de informáticas nas escolas públicas municipais e que seja ofertada a disciplina de informática básica aos alunos da rede municipal, como, também, aos alunos da educação de jovens e adultos</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_35.2019_iluminacao_na_avenida_principal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_35.2019_iluminacao_na_avenida_principal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a reposição de lâmpadas que es encontram queimadas na rede de iluminação da Avenida Manoel Ribeiro da Fonseca.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_36.2019_limpeza_publica_na_rua_sao_fra_neTeSW9.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_36.2019_limpeza_publica_na_rua_sao_fra_neTeSW9.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com serviços de limpeza pública e a retirada de entulhos na Rua São Francisco no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_14.2019_lixeiras_ecologicas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_14.2019_lixeiras_ecologicas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a instalação de lixeiras ecológicas na Avenida Manoel Ribeiro da Fonseca e na praça do Estádio Municipal Júlio César</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_13.2019_ginasio_simorelda.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_13.2019_ginasio_simorelda.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de tela na parte superior nas paredes externas (frente e fundo) e aumentado o alambrado nas laterais da quadra de esportes do Ginásio Simorelda Passos no Bairro Vila Parnaíba. Peço, também, que seja disponibilizado equipe de segurança (Policiais Militares e Seguranças Particulares) e equipe de saúde (ambulância com técnica de enfermagem e enfermeira) nos grandes eventos.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_14.2019_epis_servicos_gerais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_14.2019_epis_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a disponibilização de Equipamentos de Proteção Individual (EPIs) aos servidores que trabalham como: auxiliares de serviços gerais ou zeladores.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_15.2019_organizacao_ferias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_15.2019_organizacao_ferias.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a organização do cronograma de férias dos servidores municipais.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_37.2019_medico_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_37.2019_medico_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, a contratação de Médico para atender o Programa de Saúde da Família – PSF, para o Posto de Saúde Dirceu Arcoverde, Bairro Cruzeta</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_38.2019_vicinal_morro_redondo_baixas_n_Wto6d6q.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_38.2019_vicinal_morro_redondo_baixas_n_Wto6d6q.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação da estrada vicinal das Localidades: Morro Redondo e Baixas do Nascimento.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_06.2019_casa_do_idoso.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_06.2019_casa_do_idoso.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja reservado um terreno no novo bairro “Edivaldo Alencar” para a construção de casa para idosos</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_no_07.2019_adesao_programa_cgu.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_no_07.2019_adesao_programa_cgu.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeita Municipal de Guadalupe, que firme parceria com a Controladoria Geral da União – CGU, para fins de implantação do programa “Um por Todos e Todos Por Um”</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_39.2019_rua_sao_sebastiao_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_39.2019_rua_sao_sebastiao_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda a abertura e o patrolhamento da Rua São Sebastião no Bairro Coqueiro</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/761/indicacao_33.2019_iluminacao_rua_d_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/761/indicacao_33.2019_iluminacao_rua_d_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação e reposição de lâmpadas nos postes da rua D do Bairro Cruzeta, nesta cidade.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/762/indicacao_34.2019_escola_de_musica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/762/indicacao_34.2019_escola_de_musica.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Desporto, Turismo e Lazer, que proceda com a reativação da Escola de Música Municipal</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_40.2019_sinal_da_globo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_40.2019_sinal_da_globo.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Governo, que determine o conserto do sinal do canal da Rede Globo</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_41.2019_falta_de_remedios.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_41.2019_falta_de_remedios.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Saúde, que faça a reposição de medicamentos (remédios) nas farmácias dos postos de saúde nos Bairros da cidade, bem como também do Hospital Local.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/765/indicacao_42.2019_coleta_de_lixo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/765/indicacao_42.2019_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que faça a regularização do serviço de coleta de lixo domiciliar e a poda de árvores nas ruas da Cidade</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/750/indicacao_15.2019_materiais_esportivos_handebol.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/750/indicacao_15.2019_materiais_esportivos_handebol.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a doação de materiais esportivos para as equipes de handebol feminino em nosso Município</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/769/indicacao_16.2019_setembro_amarelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/769/indicacao_16.2019_setembro_amarelo.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através das Secretarias Municipais de Saúde e do Trabalho e Desenvolvimento Social, desenvolver ações voltadas para o Setembro Amarelo.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/770/indicacao_17.2019_espaco_cidadania.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/770/indicacao_17.2019_espaco_cidadania.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal do Trabalho e Desenvolvimento Social, a construção ou instituição do Espaço Cidadão</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/771/indicacao_16.2019_setembro_amarelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/771/indicacao_16.2019_setembro_amarelo.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a promoção de ações voltadas ao setembro amarelo, desenvolvendo palestras, caminhadas nas escolas, associações para celebrar o mês de valorização da vida e prevenção ao suicídio.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/772/indicacao_17.2019_buracos_no_estradao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/772/indicacao_17.2019_buracos_no_estradao.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, o conserto de buracos no estradão em frente a academia HBFitness.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/773/indicacao_08.2019_limpeza_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/773/indicacao_08.2019_limpeza_140.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Infraestrutura, que adote as providências cabíveis para que seja realizada a coleta de resíduos sólidos no bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/775/indicacao_43.2019_banheiro_na_em_hipolito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/775/indicacao_43.2019_banheiro_na_em_hipolito.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Educação, que proceda a construção de banheiros no prédio da Escola Municipal Hipolito Araripe no espaço da Creche Tia Zilda para atender as crianças do ensino infantil menor.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/776/indicacao_44.2019_quebra_molas_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/776/indicacao_44.2019_quebra_molas_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda a construção de redutores de velocidade (quebra-molas) na Rua G e Rua H no Bairro Cruzeta em ruas que recentemente foi implantado o calçamento</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura departamento de iluminação pública, que proceda a reposição de lâmpadas nos postes das Ruas São Francisco e São Cristóvão no Bairro Bela Vista</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/778/indicacao_35.2019_reforma_quadra_de_esportes_na__TohU7M6.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/778/indicacao_35.2019_reforma_quadra_de_esportes_na__TohU7M6.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Desporto, Turismo e Lazer e da Secretaria Municipal de Infraestrutura, que proceda com a reforma da Quadra de Esportes da Vila Boa Esperança.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/779/indicacao_36.2019_iluminacao_bela_vista_fA3CyVv.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/779/indicacao_36.2019_iluminacao_bela_vista_fA3CyVv.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação e reposição de lâmpadas nos postes das ruas do Bairro Bela Vista, nesta cidade.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Indico a excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação e reposição de lâmpadas nos postes das ruas do Bairro Vila Parnaíba, nesta cidade.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/781/indicacao_46.2019_brigada_incendio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/781/indicacao_46.2019_brigada_incendio.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a criação da brigada de incêndio municipal.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_38.2019_sinalizacao_de_quebramolas_avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_38.2019_sinalizacao_de_quebramolas_avenida.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que sejam sinalizados os redutores de velocidade (quebra-molas) na Avenida Manoel Ribeiro da Fonseca, nesta cidade</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_39.2019_rotatoria_na_avenida_proximo_ao_forum.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_39.2019_rotatoria_na_avenida_proximo_ao_forum.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja implantada uma rotatória (com canteiro central) na Avenida Manoel Ribeiro da Fonseca ao lado do Fórum, nesta cidade</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/786/indicacao_09.2019_concessao_agespisa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/786/indicacao_09.2019_concessao_agespisa.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, que adote as providências cabíveis para que a concessão da prestação de serviços de abastecimento de água e saneamento básico, sejam regularizados em nosso município, tendo em vista que a AGESPISA opera de forma precária em Guadalupe</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/787/indicacao_10.2019_limpeza_cohab.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/787/indicacao_10.2019_limpeza_cohab.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Infraestrutura, que adote as providências cabíveis para seja regularizado a remoção de entulhos no bairro Cohab, tendo em vista o acúmulo de entulhos nas ruas do referido bairro.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/789/indicacao_47.2019_rua_beira_rio_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/789/indicacao_47.2019_rua_beira_rio_140.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda a limpeza de retirada de podas de árvores na Rua Beira Rio, Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/790/indicacao_48.2019_vigias_para_o_cemiterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/790/indicacao_48.2019_vigias_para_o_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Planejamento e Gestão, que contrate vigias para trabalharem diuturnamente vigiando o cemitério local</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/791/indicacao_18.2019_area_para_loteamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/791/indicacao_18.2019_area_para_loteamento.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, para realize esforços junto a bancada de Deputados Federais e Senadores para que a União doe as terras entre o Bairro Vila Boa Esperança e o Centro da Cidade para que seja loteado e construído conjunto habitacional com casas populares</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_19.2019_cessao_de_terreno_desbravadores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_19.2019_cessao_de_terreno_desbravadores.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a cessão de terreno para que seja construída uma sede dos Desbravadores – Embaixadores da Luz da Igreja Adventista</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_18.2019_cobertura_da_arquibancada_estadio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_18.2019_cobertura_da_arquibancada_estadio.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a ampliação da arquibancada, colocando assentos individualizados e com a implantação de cobertura e também seja construída outra lanchonete do lado oposto a já existente no Estádio Municipal Júlio César</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_19.2019_energia_solar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_19.2019_energia_solar.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de energia solar nas escolas e nos prédios públicos municipais</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/796/indicacao_20.2019_climatizacao_das_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/796/indicacao_20.2019_climatizacao_das_escolas.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a climatização de todas as salas de aulas das escolas públicas municipais</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_21.2019_recuperacao_da_rua_mariano_de_castro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_21.2019_recuperacao_da_rua_mariano_de_castro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a recuperação do calçamento da rua Mariano de Castro</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_22.2019_casa_da_cajuina.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_22.2019_casa_da_cajuina.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a limpeza e que seja colocado em funcionamento o prédio da cajuína no bairro Cruzeta.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/799/indicacao_23.2019_programa_saude_intinerante.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/799/indicacao_23.2019_programa_saude_intinerante.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação do programa de saúde itinerante para zona rural, com consultório móvel médico e odontológico</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_24.2019_transporte_zona_rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_24.2019_transporte_zona_rural.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, que seja ofertado transporte para atender os moradores da zona rural</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/801/indicacao_20.2019_ouvidoria_do_bairro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/801/indicacao_20.2019_ouvidoria_do_bairro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a criação da ouvidoria municipal de bairro</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_21.2019_conselho_local_de_saude_para_cada_ubs.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_21.2019_conselho_local_de_saude_para_cada_ubs.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a criação do conselho local de saúde para casa Unidade Básica de Saúde - UBS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/803/indicacao_22.2019_mudas_de_plantas_nativas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/803/indicacao_22.2019_mudas_de_plantas_nativas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, buscar parcerias para aquisição de mudas nativas para reflorestar as margens do nosso rio e outras localidades devastadas pelas queimadas</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_11.2019_tramitacao_virtual_de_processos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_11.2019_tramitacao_virtual_de_processos.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Presidente da Câmara Municipal de Guadalupe, após ouvido o plenário na forma regimental, que realize os estudos necessários para implantação de tramitação virtual dos processos nesta Augusta Casa Legislativa.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/805/indicacao_12.2019_recipientes_coleta_seletiva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/805/indicacao_12.2019_recipientes_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora a Prefeita Municipal de Guadalupe, após ouvido o plenário na forma regimental, que disponibilize recipientes de coleta seletiva de lixo, nas praças públicas de nosso município</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_23.2019_conselho_de_seguranca.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_23.2019_conselho_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, buscar parcerias para criação do Conselho Municipal de Segurança</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_25.2019_advogado_no_conselho_tutelar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_25.2019_advogado_no_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, que seja disponibilizada assessoria jurídica para atender no Conselho Tutelar.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/809/indicacao_07.2019_limpeza_no_campo_de_futebol_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/809/indicacao_07.2019_limpeza_no_campo_de_futebol_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a vossa excelência, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com o serviço de limpeza do campo de futebol no Bairro Coqueiro</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_06.2019_horario_diferenciado_ubs.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_06.2019_horario_diferenciado_ubs.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, que os Postos de Saúde atendam os diabéticos em horário diferenciado, iniciando às 07:00hs ou 07:30hs, em sistema de rodizio entre as UBS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_13.2019_arrecadacao_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_13.2019_arrecadacao_municipal.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora a Prefeita Municipal de Guadalupe, após ouvido o plenário na forma regimental, que adote providências para que seja disponibilizado de forma atualizada no portal da transparência da Prefeitura Municipal, a arrecadação própria de tributos municipais</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_14.2019_matadouro_publico.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_14.2019_matadouro_publico.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Agricultura de Guadalupe, após ouvido o plenário na forma regimental, que adote providências para ações emergenciais no Matadouro Público de Guadalupe, tendo em vista a precária situação de abates de animais no local.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/813/indicacao_15.2019_atendimentos_ubs.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/813/indicacao_15.2019_atendimentos_ubs.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Saúde de Guadalupe, após ouvido o plenário na forma regimental, que adote providências para que seja implantado, controle de agendamento dos atendimentos realizados nas Unidades Básicas de Saúde, tendo em vista que os assistidos estão tendo que se deslocar ainda na madrugada para garantir atendimento</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_26.2019_audio_dos_vereadores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_26.2019_audio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Indico à vossa excelência, após ouvir o plenário na forma regimental, que seja disponibilizado o áudio individualizado do pronunciamento de cada Vereador por sessão.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_49.2019_transporte_escolar_universitarios.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_49.2019_transporte_escolar_universitarios.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Educação, que seja regularizado, com urgência, o serviço de transporte escolar de estudantes de Guadalupe que fazem faculdade e cursos na cidade de Floriano</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_50.2019_campos_sub-urbanos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_50.2019_campos_sub-urbanos.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Desporto, Turismo e Lazer, que disponibilize bolas para os campos suburbanos pelos bairros de nossa Cidade</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/818/indicacao_51.2019_garagem_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/818/indicacao_51.2019_garagem_municipal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda com a construção de uma garagem (hangar), para a frota de automóveis da Prefeitura Municipal</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/819/indicacao_52.2019_conselho_de_seguranca.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/819/indicacao_52.2019_conselho_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Planejamento e Gestão, que apresente projeto de lei para implantação no Município de Guadalupe, o Conselho Municipal de Segurança</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/820/indicacao_03.2019_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/820/indicacao_03.2019_balneario.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, que seja implantado no balneário Belém Brasília um parque infantil, academia popular e sistema de vigilância de monitoramento eletrônico, através de câmeras de vídeo e vigias permanentes</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, que seja recuperado e ampliado a sinalização vertical e horizontal de nossas avenidas e principais ruas de nossa cidade</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/824/indicacao_54.2019_redutor_na_escola_alexandrino.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/824/indicacao_54.2019_redutor_na_escola_alexandrino.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda com a construção de um redutor de velocidade (quebra-molas), bem como, com a pintura de uma faixa de pedestres na Rua Furtuoso José, Centro, em frente ao prédio da Escola Municipal Alexandrino Mousinho</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/825/indicacao_55.2019_recuperacao_da_rua_d.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/825/indicacao_55.2019_recuperacao_da_rua_d.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação de um trecho do calçamento na Rua D, Bairro Cruzeta</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/826/indicacao_07.2019_caminhao_pipa_meio_ambiente.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/826/indicacao_07.2019_caminhao_pipa_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja disponibilizado um caminhão pipa para a Secretaria Municipal do Meio Ambiente, durante os meses mais quentes do ano (julho a dezembro).</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/829/indicacao_24.2019_samuzinho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/829/indicacao_24.2019_samuzinho.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação do Projeto “SAMUZINHO”.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/830/indicacao_56.2019_estrada_vicinal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/830/indicacao_56.2019_estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação da estrada vicinal das Localidades: Santo, Retiro, Prata dos Mousinhos e São Bento.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/831/indicacao_57.2019_prca_central.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/831/indicacao_57.2019_prca_central.pdf</t>
   </si>
   <si>
     <t>Indico à senhora prefeita municipal, após ouvido o Plenário na forma regimental, que recupere a irrigação com instalação de novos micros aspersores da Praça Nossa Senhora de Guadalupe (Praça da Matriz).</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/832/indicacao_40.2019_chafariz_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/832/indicacao_40.2019_chafariz_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja a reforma e restauração do chafariz do Bairro Bela Vista</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/833/indicacao_41.2019_chafariz_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/833/indicacao_41.2019_chafariz_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja a reforma e restauração do chafariz do Bairro Coqueiro</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/834/indicacao_42.2019_quadra_14_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/834/indicacao_42.2019_quadra_14_centro.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja a reforma e restauração da praça da Quadra 14 no Bairro Centro</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/836/indicacao_58.2019_bueiros_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/836/indicacao_58.2019_bueiros_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda a limpeza dos bueiros nas ruas A, B, C, D, E, e F do Bairro Cruzeta</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/837/indicacao_59.2019_limpeza_de_terreno_q02_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/837/indicacao_59.2019_limpeza_de_terreno_q02_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda a limpeza de um terreno baldio de propriedade do Município localizado na Quadra 02 do Bairro Vila Parnaíba, próximo a residência do senhor Demes</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/838/indicacao_43.2019_ginasio_vbe.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/838/indicacao_43.2019_ginasio_vbe.docx</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a reforma da quadra de esportes da Vila Boa Esperança.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_44.2019_recuperacao_de_calcamentos_mar_fuCVbp2.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_44.2019_recuperacao_de_calcamentos_mar_fuCVbp2.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita através da secretaria de infraestrutura, que proceda a recuperação do calçamento da rua Mariana do Castro no Bairro Coqueiro nesta cidade</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/840/indicacao_45.2019_pneus_no_cci_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/840/indicacao_45.2019_pneus_no_cci_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita através da secretaria de infraestrutura, que proceda a retirada de pneus que estão acumulados no prédio do antigo CCI no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/841/indicacao_46.2019_lixao_q06_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/841/indicacao_46.2019_lixao_q06_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita através da secretaria de infraestrutura, que proceda a limpeza do lixão acumulado na Quadra 06 no Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/842/indicacao_60.2019_calcamento_rua_antonio_goncalv_lCBXsnA.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/842/indicacao_60.2019_calcamento_rua_antonio_goncalv_lCBXsnA.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a implantação de calçamento (pavimentação poliédrica), na Rua Antonio Gonçalves Mousinho no Bairro Centro do Município.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/843/indicacao_25.2019_novembro_azul.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/843/indicacao_25.2019_novembro_azul.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a realização de ações voltadas para o “Novembro Azul”.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/844/indicacao_26.2019_materiais_esportivos_para_times.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/844/indicacao_26.2019_materiais_esportivos_para_times.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a doação de materiais esportivos para os times nos bairros em nosso Município.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/846/indicacao_27.2019_novembrinho_azul.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/846/indicacao_27.2019_novembrinho_azul.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, em parceria com as Secretárias Municipais de Saúde e a de Educação a realização do projeto “Novembrinho Azul”</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/847/indicacao_61.2019_lixo_rua_inacio_goncalves_-_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/847/indicacao_61.2019_lixo_rua_inacio_goncalves_-_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a retirada do lixo, poda de árvores e entulhos acumulados por toda a extensão da Rua Inácio Gonçalves no Bairro Cruzeta</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/849/indicacao_62.2019_patrolhamento_ruas_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/849/indicacao_62.2019_patrolhamento_ruas_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação das Ruas J, L e M no Bairro Cruzeta, com serviços de patrolhamento e piçarramento</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/850/indicacao_08.2019_calcamento_multirao_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/850/indicacao_08.2019_calcamento_multirao_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja implantado calçamento em pedras paralelepípedas nas Ruas Maria Luiza e Verísio Gabriel no “Mutirão”, Bairro Cruzeta.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/851/indicacao_16.2019_educacao_financeira_nas_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/851/indicacao_16.2019_educacao_financeira_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indico a Secretária Municipal de Educação de Guadalupe, após ouvido o plenário na forma regimental, que adote providências para que haja a efetiva implementação de Educação Financeira nas escolas públicas do Município, para atender a Base Nacional Comum Curricular (BNCC) do ensino infantil e fundamental.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/853/indicacao_63.2019_calcamento_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/853/indicacao_63.2019_calcamento_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a implantação de pavimentação poliédrica (calçamento) nas ruas G e H do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/854/indicacao_64.2019_praca_da_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/854/indicacao_64.2019_praca_da_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que revitalize (reforme) a praça São João Batista no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/855/indicacao_65.2019_patrolhamento_rua_sao_sebastia_XmL0BzP.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/855/indicacao_65.2019_patrolhamento_rua_sao_sebastia_XmL0BzP.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que realize um trabalho de patrolhamento e piçarramento na Rua São Sebastião no Bairro Coqueiro</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/856/indicacao_28.2019_curso_cuidador_de_idoso.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/856/indicacao_28.2019_curso_cuidador_de_idoso.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, em parceria com o SENAR, seja ofertado o curso de cuidados básicos com idosos</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/857/indicacao_47.2019_fossa_estradao_AW7EL5p.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/857/indicacao_47.2019_fossa_estradao_AW7EL5p.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria de Infraestrutura, que proceda com a limpeza e recuperação de uma fossa na frente da academia HBfitness na sede do Município.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao_48.2019_recuperacao_de_calcamento_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao_48.2019_recuperacao_de_calcamento_140.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria de Infraestrutura, que proceda com a recuperação do calçamento nas ruas do Bairro Vila Parnaíba (140), nesta cidade.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_49.2019_ornoamentacao_natalina.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_49.2019_ornoamentacao_natalina.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria de Cultura, que seja feito a ornamentação NATALINA nas praças do nosso município e nas principais avenidas e ruas.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_66.2019_calcamento_rua_lucilia_bandeir_NRoHE7L.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_66.2019_calcamento_rua_lucilia_bandeir_NRoHE7L.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a implantação de pavimentação poliédrica (calçamento) na Rua Lucilia Bandeira do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_29.2019_palestras_violencia_contra_a_mulher.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_29.2019_palestras_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através das Secretarias Municipais de Saúde, Educação e do Trabalho e Desenvolvimento Social, a realização de ações e palestras sobre “Violência contra a Mulher”.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_09.2019_climatizadores_clube_mandacaru.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_09.2019_climatizadores_clube_mandacaru.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de ventiladores de teto ou climatizadores no clube municipal mandacaru</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_29.2019_calcamento_rua_tancredo_neves__i19vwxN.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_29.2019_calcamento_rua_tancredo_neves__i19vwxN.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a conclusão do calçamento da Rua Tancredo Neves, Bairro Bela Vista</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_30.2019_vereda_da_ilha_falta_de_agua.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_30.2019_vereda_da_ilha_falta_de_agua.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, o conserto da tubulação de água que liga a Localidade Rural Vereda da Ilha para a Comunidade Forquitas.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_28.2019_dnit_BlpMQ1o.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_28.2019_dnit_BlpMQ1o.pdf</t>
   </si>
   <si>
     <t>asfaltamento e/ou melhoramento da terraplanagem da BR 135, Km 58, partindo do Povoado “Dois irmãos” até a cidade de Guadalupe-PI</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_68.2019_limpeza_caixa_dagua_cardoso.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_68.2019_limpeza_caixa_dagua_cardoso.docx</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Agricultura, que proceda com a limpeza da Caixa d’água que abastece as famílias que residem na Localidade Cardoso do Vicente Ramos.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/869/indicacao_69.2019_recuperacao_do_estradao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/869/indicacao_69.2019_recuperacao_do_estradao.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a recuperação com massa asfáltica de toda extensão do trecho, conhecido como “estradão”, que inicia ao lado do Fórum do Município ao prédio do SAMU.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/870/indicacao_70.2019_calcamento_rua_margarida_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/870/indicacao_70.2019_calcamento_rua_margarida_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que proceda com a implantação de pavimentação poliédrica (calçamento), na Rua Margarida, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_50.2019_fossa_quadra_13.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_50.2019_fossa_quadra_13.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssimo senhora prefeita municipal, através da secretaria de infraestrutura que proceda com a limpeza e recuperação de uma fossa na Rua João Clímaco de Almeida na quadra 13 centro, na sede do Município.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_71.2019_estatua_de_nossa_senhora.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_71.2019_estatua_de_nossa_senhora.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que realize a recuperação da pintura da estátua de Nossa Senhora de Guadalupe em frente à Igreja Matriz no Centro da Cidade.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_67.2019_preparo_da_terra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_67.2019_preparo_da_terra.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Agricultura, que proceda com o preparo da terra para plantios do homem do campo (agricultor familiar) neste início do inverno</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/874/indicacao_72.2019_cestas_basicas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/874/indicacao_72.2019_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>Indico à senhora Prefeita Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal do Trabalho e Desenvolvimento Social, que proceda com a distribuição de cestas básicas para famílias carentes de Guadalupe na véspera do dia 25 de dezembro</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/875/indicacao_73.2019_reforma_praca_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/875/indicacao_73.2019_reforma_praca_coqueiro.pdf</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_01.2019_calcamento_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_01.2019_calcamento_bela_vista.pdf</t>
   </si>
   <si>
     <t>informações sobre ao andamento das obras de implantação de calçamento nas Rua Bom Jesus, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/613/requisicao_de_infomacoes_n_001.2019.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/613/requisicao_de_infomacoes_n_001.2019.pdf</t>
   </si>
   <si>
     <t>Em conformidade com o disposto no art. 27 do Regimento Interno desta casa o qual estabelece que “poderão as comissões solicitar ao plenário a requisição ao poder executivo de informações que julgarem necessárias, quando de apreciação de matérias do Executivo”, vimos pelo presente solicitar informações ao Executivo sobre alguns pontos do Projeto de Lei nº 003/2019.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_01.2019_cmdca.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_01.2019_cmdca.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa, ouvido o Plenário, que sejam solicitadas a Senhora Presidente do Conselho Municipal dos Direitos da Criança e do Adolescente de Guadalupe - CMDCA, o cronograma com as etapas da eleição para Conselheiro Tutelar, visto que não consta na publicação do Edital no Diário Oficial dos Municípios do dia 08/04/2019.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_02.2019_audiencia_publica_saude_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_02.2019_audiencia_publica_saude_municipal.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo signatário, no uso de suas atribuições regimentais, vem, respeitosamente a presença de Vossa Excelência, requerer Audiência Pública para debater as condições de atendimento do Hospital Local de Guadalupe e a atenção básica a saúde em nosso município.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_01.2019_visita_da_vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_01.2019_visita_da_vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>Solicito com máxima urgência que a Vigilância Sanitária municipal realize uma ação ou visita ao criatório de peixe próximo aos moradores dos ribeirinhos</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/757/requerimento_01.2019_audiencia_publica_taxa_de_esgoto.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/757/requerimento_01.2019_audiencia_publica_taxa_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Audiência Pública para debater a cobrança da taxa de esgoto pela Agespisa em nosso Município.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_02.2019_transmissao_das_sessoes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_02.2019_transmissao_das_sessoes.pdf</t>
   </si>
   <si>
     <t>Dessa forma solicito que sejam tomadas as providências necessárias para transmissão das sessões legislativas seja pela rádio Cidade Luz FM-104,9 ou pela Rádio Guadalupe FM-97,5.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_03.2019_vaquejada.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_03.2019_vaquejada.pdf</t>
   </si>
   <si>
     <t>Desta forma, caso tenha sido firmado parceria com particulares com vista a organização da vaquejada, solicitamos que seja enviado a esta casa os instrumentos legais para formalização do ato, bem como sejam prestadas informações quanto aos valores arrecadados pela organização da vaquejada</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>Marcelo Mota, Martinez Geony, Odair Holanda, Surama Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_01.2019_convocando_prefeita_operacao_lixo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_01.2019_convocando_prefeita_operacao_lixo.pdf</t>
   </si>
   <si>
     <t>Devido a operação da polícia civil denominada “Lixo de Ouro” e prisão de empresários e do Secretário Municipal de Planejamento e Gestão. Requeremos a convocação da Prefeita Municipal para prestar esclarecimentos acerca deste fato.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_04.2019_folhas_de_pagamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_04.2019_folhas_de_pagamento.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo signatário, no uso de suas atribuições regimentais, vem, respeitosamente a presença de Vossa Excelência, requerer do Executivo Municipal a disponibilização em mídias digitais, das folhas de pagamentos dos órgãos da Prefeitura Municipal de Guadalupe referente aos exercícios financeiros de 2017 e 2018.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>Marcelo Mota, Martinez Geony</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/782/oficio_ao_presidente.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/782/oficio_ao_presidente.pdf</t>
   </si>
   <si>
     <t>Requeremos de Vossa Excelência informações acerca do noticiado, fornecendo a estes edis os respectivos valores e datas das entradas na conta bancária deste Poder, para fins de averiguação da prática da Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_03.2019_saude_l200.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_03.2019_saude_l200.pdf</t>
   </si>
   <si>
     <t>Ao tempo que cumprimento Vossa Senhoria venho solicitar informações precisas sobre o paradeiro do veículo MITSUBISHI/L-200, TRITON, DE COR BRANCA, adquirida com recursos da FUNASA.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_05.2019_pagamentos_construtora_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_05.2019_pagamentos_construtora_bela_vista.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo signatário, no uso de suas atribuições regimentais, vem, respeitosamente a presença de Vossa Excelência, requerer do Executivo Municipal a disponibilização de processos de empenhos e pagamentos à empresa CONSTRUTORA &amp; LOCADORA BELA VISTA LTDA- EPP, inscrita no CNPJ nº 10.950.655/0001-84, referente ao mês de dezembro de 2016.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/794/requerimento_04.2019_licitacao_de_lixo_8XXGJSl.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/794/requerimento_04.2019_licitacao_de_lixo_8XXGJSl.pdf</t>
   </si>
   <si>
     <t>Requeiro que a Prefeitura Municipal de Guadalupe, na pessoa de sua Excelência, Maria Joseneide Fernandes Lima, informações sobre a nova licitação e novo contrato com empresa para a coleta de lixo domiciliar</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/827/requerimento_06.2019_relatorio_despesa_com_pessoal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/827/requerimento_06.2019_relatorio_despesa_com_pessoal.pdf</t>
   </si>
   <si>
     <t>requerer do Executivo Municipal que seja encaminhado a esta Casa Legislativa, relatório de execução da despesa com pessoal atualizado</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>Marcelo Mota, Martinez Geony, Odair Holanda</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/828/requerimento_02.2019_convocando_prefeita_operacao_lixo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/828/requerimento_02.2019_convocando_prefeita_operacao_lixo.pdf</t>
   </si>
   <si>
     <t>Devido a operação da polícia civil denominada “Lixo de Ouro” e prisão de empresários e do Secretário Municipal de Planejamento e Gestão. Requeremos a convocação da Prefeita Municipal para prestar esclarecimentos acerca deste fato, para o dia 04 de novembro de 2019 às 19:30h.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_01.2019_prefeita_lista_de_servidores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_01.2019_prefeita_lista_de_servidores.pdf</t>
   </si>
   <si>
     <t>Relação constando todos os nomes, funções e respectivos vencimentos de todos os servidores efetivos, contratados e comissionados, por Secretaria</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>Odair Holanda, Martinez Geony</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_07.2019_reformas_nas_ubss.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_07.2019_reformas_nas_ubss.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa, ouvido o Plenário, que sejam solicitadas a Senhora Prefeita Municipal, que seja informado quais as providências que estão sendo adotadas pela Prefeitura Municipal para conclusão das obras das Unidades Básicas de Saúde (UBS) dos Bairros Bela Vista e Coqueiro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3713,68 +3713,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/587/pl_01.2019_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/588/pl_02.2019_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/589/pl_03.2019_politica_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/600/pl_01.2019_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/605/pl_01.2019_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/606/pl_02.2019_selecao_mirim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/614/requisicao_de_infomacoes_n_002.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/627/pl_03.2019_uso_e_ocupacao_de_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/628/pl_04.2019_politica_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/629/pl_05.2019_credito_adicional_operacoes_de_salvamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/648/plc_07.2019_conselho_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/677/pl_01.2019_tc_jose_avelino_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/678/pl_02.2019_tc_antonia_maria_pessoa_da_costa_sousa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/682/pl_01.2019_tc_jose_adolfo_fernandes_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/694/pl_01.2019_tc_urquiza.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/695/pl_08.2019_credito_especial_educacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/722/pl_10.2019_gratificacao_aos_servidores_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/725/pl_09.2019_programa_de_transferencia_de_renda.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/731/pl_01.2019_tc_raimundo_saraiva_cipriano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/737/pl_01.2019_tc_kleber_diego_gLkWzL4.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/738/pl_02.2019_tc_luis_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/739/pl_02.2019_tc_maria_de_lourdes_carvalho_pereira_4rBpm2O.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/742/pl_02.2019_tc_enezildo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/744/pl_01.2019_tc_luiz_henrique_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/746/pl_03.2019_natanael_farias_da_silva_TcxRZHV.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/747/pl_02.2019_tc_gilberto_freire_da_silva.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/748/pl_03.2019_tc_maria_das_dores_saraiva_mousinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/749/pl_04.2019_vanuza_silva_monteiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/751/pl_03.2019_tc_sidinaldo_gomes_neto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/752/pl_03.2019_tc_marize_delmondes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/754/pl_01.2019_tc_denilton_rodrigues_de_passos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/755/pl_03.2019_tc_gleison_fernandes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/756/pl_05.2019_edilson_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/758/pl_01.2019_tc_dameana_pereira_de_sa_mousinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/759/pl_02.2019_tc_joao_batista_lopes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/760/pl_03.2019_tc_pedro_santana_goncalves_pereira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/807/pl_11.2019_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/822/pl_12.2019_alienacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/823/pl_12.2019_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/835/pl_04.2019_transporte_universitario_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/845/pl_13.2019_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/862/pl_14.2019_credito_especial_cessao_onerosa_pre-sal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/863/pl_15.2019_concessao_de_direto_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/683/pl_07.2019_ldo_2019-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/647/emenda_a_lei_organica_no._01.2019_altera_art._18_Tu3XtA3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/646/plc_06.2019_uso_e_ocupacao_de_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/724/prrojeto_de_lei_complementar_cargos_e_salarios_002-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/728/em_01.2019_ldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/815/em_01.2019_credito_especial_educacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/611/emenda_pl_01.2019_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_01.2019_calcamento_rua_g_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_02.2019_fardamento_escolar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/592/indicacao_03.2019_ace_no_pmaq.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_01.2019_onibus_para_floriano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_02.2019_centro_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/595/indicacao_03.2019_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/596/indicacao_04.2019_reforma_quadra_14.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_05.2019_fabrica_de_gelo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_01.2019_curso_cuidador_de_idoso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/599/indicacao_01.2019_estrada_da_eta.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_06.2019_limpeza_vbe.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_07.2019_canil.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_08.2019_onibus_circular_educacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_09.2019_limpeza_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/607/indicacao_04.2019_recuperacao_de_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/608/indicacao_05.2019_bueiros_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/610/indicacao_02.2019_reunioes_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_06.2019_limpeza_e_roco_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_10.2019_rua_sao_sebastiao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_11.2019_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/617/indicacao_12.2019_calcamento_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/618/indicacao_01.2019_roco_e_limpeza_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/619/indicacao_02.2019_roco_e_limpeza_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/620/indicacao_03.2019_roco_e_limpeza_vila_parnaiba_140.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_01.2019_poco_artesiano_na_sefaz.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/622/indicacao_01.2019_psicologo_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_07.2019_bueiros_vila_nova_Be4uMJd.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_08.2019_acudes_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/625/indicacao_02.2019_gota_de_mel.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_01.2019_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/630/indicacao_13.2019_fossa_140.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_14.2019_iluminacao_praca_central.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_15.2019_acesso_a_140.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_16.2019_tapa-buracos_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_02.2019_atualizacao_do_codigo_de_postura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_03.2019_plano_de_cargos_salarios_na_saude.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/636/indicacao_04.2019_veiculo_nasf.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_05.2019_cursos_de_capacitacao_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_06.2019_medico_ps_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_07.2019_laboratorio_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_09.2019_servico_de_inspecao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_10.2019_reforma_da_praca_do_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_11.2019_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_01.2019_caminhao_limpa_fossas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_03.2019_banco_de_sementes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_12.2019_sbt.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_02.2019_pocos_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_04.2019_proteses_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_17.2019_iluminacao_quadra.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_18.2019_limpeza_nas_quadras_13_14_e_15_centro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_19.2019_iluminacao_140.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_20.2019_iluminacao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_21.2019_transporte_e_alimentacao_casa__eqh71Ru.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_13.2019_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_14.2019_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_15.2019_casa_de_palha_Sbi3CUz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_08.2019_bueiro_na_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_02.2019_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_05.2019_ace_no_pmaq.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_16.2019_matadouro_municipal_cdfI14O.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_17.2019_museu.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_18.2019_estrada_coqueiro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_03.2019_recuperacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_22.2019_quebramolas_rua_mista_J7Jy0ro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_23.2019_quebramolas_rua_mariana_de_castro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_24.2019_reforma_farol_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_06.2019_encontro_dos_secretarios_de_ag_tmwhROR.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_07.2019_seguranca_nos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_25.2019_lagoa_no_estradao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_26.2019_redutor_de_quebramolas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_19.2019_rua_professora_leonice_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_20.2019_rua_beira_rio_140.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_21.2019_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_22.2019_calcamento_rua_c_cruzeta_V5oip3k.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_23.2019_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_24.2019_fossa_na_rua_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_08.2019_cobertura_arquibancada_estadio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_09.2019_materiais_esportivos.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_25.2019_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_26.2019_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_27.2019_calcamento.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_28.2019_reforma_hotel_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_29.2019_gruta_na_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_02.2019_secretaria_de_educacao_no_hote_cyHurig.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_04.2019_quadra_society.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_05.2019_onibus_para_estudantes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_30.2019_parque_infantil_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_31.2019_recuperacao_via_sacra.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_03.2019_reforma_cineteatro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/699/indicacao_04.2019_caps.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_05.2019_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_27.2019_limpeza_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_28.2019_postes_de_iluminacao_na_rua_da_Tbjqv4t.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_29.2019_recuperacao_da_rua_anicacia_mousinho.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_30.2019_recuperacao_do_cci_cruzeta.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_03.2019_cameras_de_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_10.2019_senar_cursos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/708/indicacao_11.2019_acoes_ambientais.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_12.2019_palestra_ambientais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_04.2019_onibus_circular_turismo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_31.2019_ambulancia_nos_jogos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_32.2019_reforco_policial_nos_jogos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_04.2019_ponto_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_09.2019_praca_em_frente_igreja_no_bair_09aNiTB.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_10.2019_escola_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_11.2019_avaliacao_de_desempenho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_12.2019_melhoria_escola_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_32.2019_limpeza_rua_margarida_bela_vis_qAyuVHQ.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_33.2019_iluminacao_cruzeta_NSyX7Ue.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_34.2019_conserto_de_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_06.2019_ponto_comissionados.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_13.2019_informatica_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_35.2019_iluminacao_na_avenida_principal.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_36.2019_limpeza_publica_na_rua_sao_fra_neTeSW9.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_14.2019_lixeiras_ecologicas.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_13.2019_ginasio_simorelda.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_14.2019_epis_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_15.2019_organizacao_ferias.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_37.2019_medico_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_38.2019_vicinal_morro_redondo_baixas_n_Wto6d6q.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_06.2019_casa_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_no_07.2019_adesao_programa_cgu.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_39.2019_rua_sao_sebastiao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/761/indicacao_33.2019_iluminacao_rua_d_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/762/indicacao_34.2019_escola_de_musica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_40.2019_sinal_da_globo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_41.2019_falta_de_remedios.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/765/indicacao_42.2019_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/750/indicacao_15.2019_materiais_esportivos_handebol.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/769/indicacao_16.2019_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/770/indicacao_17.2019_espaco_cidadania.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/771/indicacao_16.2019_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/772/indicacao_17.2019_buracos_no_estradao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/773/indicacao_08.2019_limpeza_140.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/775/indicacao_43.2019_banheiro_na_em_hipolito.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/776/indicacao_44.2019_quebra_molas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/778/indicacao_35.2019_reforma_quadra_de_esportes_na__TohU7M6.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/779/indicacao_36.2019_iluminacao_bela_vista_fA3CyVv.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/781/indicacao_46.2019_brigada_incendio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_38.2019_sinalizacao_de_quebramolas_avenida.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_39.2019_rotatoria_na_avenida_proximo_ao_forum.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/786/indicacao_09.2019_concessao_agespisa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/787/indicacao_10.2019_limpeza_cohab.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/789/indicacao_47.2019_rua_beira_rio_140.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/790/indicacao_48.2019_vigias_para_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/791/indicacao_18.2019_area_para_loteamento.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_19.2019_cessao_de_terreno_desbravadores.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_18.2019_cobertura_da_arquibancada_estadio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_19.2019_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/796/indicacao_20.2019_climatizacao_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_21.2019_recuperacao_da_rua_mariano_de_castro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_22.2019_casa_da_cajuina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/799/indicacao_23.2019_programa_saude_intinerante.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_24.2019_transporte_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/801/indicacao_20.2019_ouvidoria_do_bairro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_21.2019_conselho_local_de_saude_para_cada_ubs.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/803/indicacao_22.2019_mudas_de_plantas_nativas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_11.2019_tramitacao_virtual_de_processos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/805/indicacao_12.2019_recipientes_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_23.2019_conselho_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_25.2019_advogado_no_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/809/indicacao_07.2019_limpeza_no_campo_de_futebol_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_06.2019_horario_diferenciado_ubs.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_13.2019_arrecadacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_14.2019_matadouro_publico.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/813/indicacao_15.2019_atendimentos_ubs.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_26.2019_audio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_49.2019_transporte_escolar_universitarios.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_50.2019_campos_sub-urbanos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/818/indicacao_51.2019_garagem_municipal.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/819/indicacao_52.2019_conselho_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/820/indicacao_03.2019_balneario.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/824/indicacao_54.2019_redutor_na_escola_alexandrino.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/825/indicacao_55.2019_recuperacao_da_rua_d.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/826/indicacao_07.2019_caminhao_pipa_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/829/indicacao_24.2019_samuzinho.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/830/indicacao_56.2019_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/831/indicacao_57.2019_prca_central.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/832/indicacao_40.2019_chafariz_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/833/indicacao_41.2019_chafariz_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/834/indicacao_42.2019_quadra_14_centro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/836/indicacao_58.2019_bueiros_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/837/indicacao_59.2019_limpeza_de_terreno_q02_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/838/indicacao_43.2019_ginasio_vbe.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_44.2019_recuperacao_de_calcamentos_mar_fuCVbp2.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/840/indicacao_45.2019_pneus_no_cci_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/841/indicacao_46.2019_lixao_q06_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/842/indicacao_60.2019_calcamento_rua_antonio_goncalv_lCBXsnA.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/843/indicacao_25.2019_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/844/indicacao_26.2019_materiais_esportivos_para_times.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/846/indicacao_27.2019_novembrinho_azul.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/847/indicacao_61.2019_lixo_rua_inacio_goncalves_-_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/849/indicacao_62.2019_patrolhamento_ruas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/850/indicacao_08.2019_calcamento_multirao_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/851/indicacao_16.2019_educacao_financeira_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/853/indicacao_63.2019_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/854/indicacao_64.2019_praca_da_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/855/indicacao_65.2019_patrolhamento_rua_sao_sebastia_XmL0BzP.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/856/indicacao_28.2019_curso_cuidador_de_idoso.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/857/indicacao_47.2019_fossa_estradao_AW7EL5p.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao_48.2019_recuperacao_de_calcamento_140.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_49.2019_ornoamentacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_66.2019_calcamento_rua_lucilia_bandeir_NRoHE7L.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_29.2019_palestras_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_09.2019_climatizadores_clube_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_29.2019_calcamento_rua_tancredo_neves__i19vwxN.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_30.2019_vereda_da_ilha_falta_de_agua.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_28.2019_dnit_BlpMQ1o.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_68.2019_limpeza_caixa_dagua_cardoso.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/869/indicacao_69.2019_recuperacao_do_estradao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/870/indicacao_70.2019_calcamento_rua_margarida_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_50.2019_fossa_quadra_13.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_71.2019_estatua_de_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_67.2019_preparo_da_terra.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/874/indicacao_72.2019_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/875/indicacao_73.2019_reforma_praca_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_01.2019_calcamento_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/613/requisicao_de_infomacoes_n_001.2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_01.2019_cmdca.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_02.2019_audiencia_publica_saude_municipal.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_01.2019_visita_da_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/757/requerimento_01.2019_audiencia_publica_taxa_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_02.2019_transmissao_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_03.2019_vaquejada.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_01.2019_convocando_prefeita_operacao_lixo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_04.2019_folhas_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/782/oficio_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_03.2019_saude_l200.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_05.2019_pagamentos_construtora_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/794/requerimento_04.2019_licitacao_de_lixo_8XXGJSl.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/827/requerimento_06.2019_relatorio_despesa_com_pessoal.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/828/requerimento_02.2019_convocando_prefeita_operacao_lixo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_01.2019_prefeita_lista_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_07.2019_reformas_nas_ubss.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/587/pl_01.2019_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/588/pl_02.2019_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/589/pl_03.2019_politica_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/600/pl_01.2019_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/605/pl_01.2019_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/606/pl_02.2019_selecao_mirim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/614/requisicao_de_infomacoes_n_002.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/627/pl_03.2019_uso_e_ocupacao_de_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/628/pl_04.2019_politica_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/629/pl_05.2019_credito_adicional_operacoes_de_salvamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/648/plc_07.2019_conselho_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/677/pl_01.2019_tc_jose_avelino_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/678/pl_02.2019_tc_antonia_maria_pessoa_da_costa_sousa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/682/pl_01.2019_tc_jose_adolfo_fernandes_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/694/pl_01.2019_tc_urquiza.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/695/pl_08.2019_credito_especial_educacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/722/pl_10.2019_gratificacao_aos_servidores_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/725/pl_09.2019_programa_de_transferencia_de_renda.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/731/pl_01.2019_tc_raimundo_saraiva_cipriano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/737/pl_01.2019_tc_kleber_diego_gLkWzL4.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/738/pl_02.2019_tc_luis_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/739/pl_02.2019_tc_maria_de_lourdes_carvalho_pereira_4rBpm2O.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/742/pl_02.2019_tc_enezildo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/744/pl_01.2019_tc_luiz_henrique_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/746/pl_03.2019_natanael_farias_da_silva_TcxRZHV.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/747/pl_02.2019_tc_gilberto_freire_da_silva.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/748/pl_03.2019_tc_maria_das_dores_saraiva_mousinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/749/pl_04.2019_vanuza_silva_monteiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/751/pl_03.2019_tc_sidinaldo_gomes_neto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/752/pl_03.2019_tc_marize_delmondes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/754/pl_01.2019_tc_denilton_rodrigues_de_passos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/755/pl_03.2019_tc_gleison_fernandes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/756/pl_05.2019_edilson_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/758/pl_01.2019_tc_dameana_pereira_de_sa_mousinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/759/pl_02.2019_tc_joao_batista_lopes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/760/pl_03.2019_tc_pedro_santana_goncalves_pereira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/807/pl_11.2019_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/822/pl_12.2019_alienacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/823/pl_12.2019_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/835/pl_04.2019_transporte_universitario_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/845/pl_13.2019_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/862/pl_14.2019_credito_especial_cessao_onerosa_pre-sal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/863/pl_15.2019_concessao_de_direto_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/683/pl_07.2019_ldo_2019-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/647/emenda_a_lei_organica_no._01.2019_altera_art._18_Tu3XtA3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/646/plc_06.2019_uso_e_ocupacao_de_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/724/prrojeto_de_lei_complementar_cargos_e_salarios_002-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/728/em_01.2019_ldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/815/em_01.2019_credito_especial_educacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/611/emenda_pl_01.2019_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/590/indicacao_01.2019_calcamento_rua_g_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/591/indicacao_02.2019_fardamento_escolar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/592/indicacao_03.2019_ace_no_pmaq.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_01.2019_onibus_para_floriano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_02.2019_centro_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/595/indicacao_03.2019_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/596/indicacao_04.2019_reforma_quadra_14.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/597/indicacao_05.2019_fabrica_de_gelo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/598/indicacao_01.2019_curso_cuidador_de_idoso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/599/indicacao_01.2019_estrada_da_eta.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_06.2019_limpeza_vbe.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/602/indicacao_07.2019_canil.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_08.2019_onibus_circular_educacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_09.2019_limpeza_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/607/indicacao_04.2019_recuperacao_de_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/608/indicacao_05.2019_bueiros_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/610/indicacao_02.2019_reunioes_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/612/indicacao_06.2019_limpeza_e_roco_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_10.2019_rua_sao_sebastiao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_11.2019_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/617/indicacao_12.2019_calcamento_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/618/indicacao_01.2019_roco_e_limpeza_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/619/indicacao_02.2019_roco_e_limpeza_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/620/indicacao_03.2019_roco_e_limpeza_vila_parnaiba_140.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_01.2019_poco_artesiano_na_sefaz.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/622/indicacao_01.2019_psicologo_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_07.2019_bueiros_vila_nova_Be4uMJd.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_08.2019_acudes_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/625/indicacao_02.2019_gota_de_mel.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_01.2019_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/630/indicacao_13.2019_fossa_140.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_14.2019_iluminacao_praca_central.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_15.2019_acesso_a_140.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_16.2019_tapa-buracos_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_02.2019_atualizacao_do_codigo_de_postura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_03.2019_plano_de_cargos_salarios_na_saude.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/636/indicacao_04.2019_veiculo_nasf.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_05.2019_cursos_de_capacitacao_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_06.2019_medico_ps_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_07.2019_laboratorio_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/640/indicacao_09.2019_servico_de_inspecao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao_10.2019_reforma_da_praca_do_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_11.2019_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/643/indicacao_01.2019_caminhao_limpa_fossas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_03.2019_banco_de_sementes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_12.2019_sbt.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_02.2019_pocos_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_04.2019_proteses_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_17.2019_iluminacao_quadra.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_18.2019_limpeza_nas_quadras_13_14_e_15_centro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_19.2019_iluminacao_140.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_20.2019_iluminacao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_21.2019_transporte_e_alimentacao_casa__eqh71Ru.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_13.2019_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_14.2019_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_15.2019_casa_de_palha_Sbi3CUz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_08.2019_bueiro_na_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_02.2019_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_05.2019_ace_no_pmaq.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_16.2019_matadouro_municipal_cdfI14O.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_17.2019_museu.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_18.2019_estrada_coqueiro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_03.2019_recuperacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_22.2019_quebramolas_rua_mista_J7Jy0ro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_23.2019_quebramolas_rua_mariana_de_castro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_24.2019_reforma_farol_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_06.2019_encontro_dos_secretarios_de_ag_tmwhROR.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_07.2019_seguranca_nos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_25.2019_lagoa_no_estradao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_26.2019_redutor_de_quebramolas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_19.2019_rua_professora_leonice_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_20.2019_rua_beira_rio_140.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_21.2019_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_22.2019_calcamento_rua_c_cruzeta_V5oip3k.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_23.2019_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_24.2019_fossa_na_rua_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_08.2019_cobertura_arquibancada_estadio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_09.2019_materiais_esportivos.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_25.2019_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_26.2019_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_27.2019_calcamento.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_28.2019_reforma_hotel_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/690/indicacao_29.2019_gruta_na_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_02.2019_secretaria_de_educacao_no_hote_cyHurig.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_04.2019_quadra_society.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_05.2019_onibus_para_estudantes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_30.2019_parque_infantil_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_31.2019_recuperacao_via_sacra.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_03.2019_reforma_cineteatro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/699/indicacao_04.2019_caps.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_05.2019_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_27.2019_limpeza_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_28.2019_postes_de_iluminacao_na_rua_da_Tbjqv4t.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_29.2019_recuperacao_da_rua_anicacia_mousinho.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_30.2019_recuperacao_do_cci_cruzeta.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_03.2019_cameras_de_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_10.2019_senar_cursos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/708/indicacao_11.2019_acoes_ambientais.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_12.2019_palestra_ambientais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_04.2019_onibus_circular_turismo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_31.2019_ambulancia_nos_jogos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_32.2019_reforco_policial_nos_jogos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_04.2019_ponto_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_09.2019_praca_em_frente_igreja_no_bair_09aNiTB.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_10.2019_escola_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_11.2019_avaliacao_de_desempenho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_12.2019_melhoria_escola_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_32.2019_limpeza_rua_margarida_bela_vis_qAyuVHQ.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_33.2019_iluminacao_cruzeta_NSyX7Ue.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_34.2019_conserto_de_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_06.2019_ponto_comissionados.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_13.2019_informatica_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_35.2019_iluminacao_na_avenida_principal.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_36.2019_limpeza_publica_na_rua_sao_fra_neTeSW9.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_14.2019_lixeiras_ecologicas.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_13.2019_ginasio_simorelda.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_14.2019_epis_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_15.2019_organizacao_ferias.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_37.2019_medico_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_38.2019_vicinal_morro_redondo_baixas_n_Wto6d6q.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_06.2019_casa_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_no_07.2019_adesao_programa_cgu.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_39.2019_rua_sao_sebastiao_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/761/indicacao_33.2019_iluminacao_rua_d_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/762/indicacao_34.2019_escola_de_musica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_40.2019_sinal_da_globo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_41.2019_falta_de_remedios.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/765/indicacao_42.2019_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/750/indicacao_15.2019_materiais_esportivos_handebol.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/769/indicacao_16.2019_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/770/indicacao_17.2019_espaco_cidadania.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/771/indicacao_16.2019_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/772/indicacao_17.2019_buracos_no_estradao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/773/indicacao_08.2019_limpeza_140.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/775/indicacao_43.2019_banheiro_na_em_hipolito.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/776/indicacao_44.2019_quebra_molas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/778/indicacao_35.2019_reforma_quadra_de_esportes_na__TohU7M6.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/779/indicacao_36.2019_iluminacao_bela_vista_fA3CyVv.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/781/indicacao_46.2019_brigada_incendio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_38.2019_sinalizacao_de_quebramolas_avenida.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_39.2019_rotatoria_na_avenida_proximo_ao_forum.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/786/indicacao_09.2019_concessao_agespisa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/787/indicacao_10.2019_limpeza_cohab.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/789/indicacao_47.2019_rua_beira_rio_140.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/790/indicacao_48.2019_vigias_para_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/791/indicacao_18.2019_area_para_loteamento.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_19.2019_cessao_de_terreno_desbravadores.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_18.2019_cobertura_da_arquibancada_estadio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_19.2019_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/796/indicacao_20.2019_climatizacao_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_21.2019_recuperacao_da_rua_mariano_de_castro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_22.2019_casa_da_cajuina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/799/indicacao_23.2019_programa_saude_intinerante.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_24.2019_transporte_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/801/indicacao_20.2019_ouvidoria_do_bairro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_21.2019_conselho_local_de_saude_para_cada_ubs.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/803/indicacao_22.2019_mudas_de_plantas_nativas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_11.2019_tramitacao_virtual_de_processos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/805/indicacao_12.2019_recipientes_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_23.2019_conselho_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_25.2019_advogado_no_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/809/indicacao_07.2019_limpeza_no_campo_de_futebol_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_06.2019_horario_diferenciado_ubs.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_13.2019_arrecadacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_14.2019_matadouro_publico.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/813/indicacao_15.2019_atendimentos_ubs.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_26.2019_audio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_49.2019_transporte_escolar_universitarios.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_50.2019_campos_sub-urbanos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/818/indicacao_51.2019_garagem_municipal.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/819/indicacao_52.2019_conselho_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/820/indicacao_03.2019_balneario.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/824/indicacao_54.2019_redutor_na_escola_alexandrino.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/825/indicacao_55.2019_recuperacao_da_rua_d.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/826/indicacao_07.2019_caminhao_pipa_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/829/indicacao_24.2019_samuzinho.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/830/indicacao_56.2019_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/831/indicacao_57.2019_prca_central.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/832/indicacao_40.2019_chafariz_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/833/indicacao_41.2019_chafariz_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/834/indicacao_42.2019_quadra_14_centro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/836/indicacao_58.2019_bueiros_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/837/indicacao_59.2019_limpeza_de_terreno_q02_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/838/indicacao_43.2019_ginasio_vbe.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_44.2019_recuperacao_de_calcamentos_mar_fuCVbp2.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/840/indicacao_45.2019_pneus_no_cci_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/841/indicacao_46.2019_lixao_q06_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/842/indicacao_60.2019_calcamento_rua_antonio_goncalv_lCBXsnA.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/843/indicacao_25.2019_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/844/indicacao_26.2019_materiais_esportivos_para_times.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/846/indicacao_27.2019_novembrinho_azul.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/847/indicacao_61.2019_lixo_rua_inacio_goncalves_-_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/849/indicacao_62.2019_patrolhamento_ruas_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/850/indicacao_08.2019_calcamento_multirao_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/851/indicacao_16.2019_educacao_financeira_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/853/indicacao_63.2019_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/854/indicacao_64.2019_praca_da_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/855/indicacao_65.2019_patrolhamento_rua_sao_sebastia_XmL0BzP.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/856/indicacao_28.2019_curso_cuidador_de_idoso.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/857/indicacao_47.2019_fossa_estradao_AW7EL5p.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao_48.2019_recuperacao_de_calcamento_140.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_49.2019_ornoamentacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_66.2019_calcamento_rua_lucilia_bandeir_NRoHE7L.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_29.2019_palestras_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_09.2019_climatizadores_clube_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_29.2019_calcamento_rua_tancredo_neves__i19vwxN.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_30.2019_vereda_da_ilha_falta_de_agua.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_28.2019_dnit_BlpMQ1o.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_68.2019_limpeza_caixa_dagua_cardoso.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/869/indicacao_69.2019_recuperacao_do_estradao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/870/indicacao_70.2019_calcamento_rua_margarida_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_50.2019_fossa_quadra_13.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_71.2019_estatua_de_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_67.2019_preparo_da_terra.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/874/indicacao_72.2019_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/875/indicacao_73.2019_reforma_praca_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_01.2019_calcamento_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/613/requisicao_de_infomacoes_n_001.2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_01.2019_cmdca.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/701/requerimento_02.2019_audiencia_publica_saude_municipal.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_01.2019_visita_da_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/757/requerimento_01.2019_audiencia_publica_taxa_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_02.2019_transmissao_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_03.2019_vaquejada.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_01.2019_convocando_prefeita_operacao_lixo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_04.2019_folhas_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/782/oficio_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_03.2019_saude_l200.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_05.2019_pagamentos_construtora_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/794/requerimento_04.2019_licitacao_de_lixo_8XXGJSl.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/827/requerimento_06.2019_relatorio_despesa_com_pessoal.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/828/requerimento_02.2019_convocando_prefeita_operacao_lixo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_01.2019_prefeita_lista_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_07.2019_reformas_nas_ubss.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>