--- v0 (2026-02-15)
+++ v1 (2026-05-16)
@@ -54,1589 +54,1589 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Guadalupe - PMG</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_01.2021_piso_acs_e_ace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_01.2021_piso_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos, para aplicar o piso salarial dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias no âmbito do Município de Guadalupe-PI.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Hélvia Almeida</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_01.2021_igrejas_e_templo_como_atividade_essencial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_01.2021_igrejas_e_templo_como_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas e os templos de qualquer culto como atividade essencial em períodos de calamidade pública no município de Guadalupe, Estado do Piauí.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_02.2021_conselho_fundeb.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_02.2021_conselho_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do Fundeb.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Amadeu Júnior</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a anistia das multas administrativas aplicadas pelo Poder Público aos estabelecimentos comerciais por conta do enfrentamento ao COVID-19 na cidade de Guadalupe-PI.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1045/pl_02.2021_reduz_icms_e_alvaras_aos_comerciantes.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1045/pl_02.2021_reduz_icms_e_alvaras_aos_comerciantes.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a redução em 50% (cinquenta por cento) a alíquota que incide sore o ISS, bem como a redução 50% (cinquenta por cento), dos valores cobrados para expedição de ALVARÁS DE FUNCIONAMENTO de prédios comerciais em Guadalupe-PI, por conta do enfrentamento ao COVID-19.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1054/pl_03.2021_antecipacao_de_feriados_municipais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1054/pl_03.2021_antecipacao_de_feriados_municipais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a antecipar feriados municipais durante a atual emergência de saúde pública de repercussão planetária decorrente do coronavírus e dá outras providências</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jesse James</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1056/pl_01.2021_proibicao_corte_energia_e_agua.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1056/pl_01.2021_proibicao_corte_energia_e_agua.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da proibição de corte do fornecimento de água e energia elétrica, tidos como serviços essenciais, durante a situação de pandemia decorrente do Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Odair Holanda</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1061/pl_01.2020_doacao_de_cestas_basicas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1061/pl_01.2020_doacao_de_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição de cestas básicas e kits de higiene, destinado a famílias carentes como medida para o enfrentamento ao estado de calamidade pública, em razão da pandemia causada pela COVID19.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dr. Dilson</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1062/pl_01_atividade_essencial_educacao_fisica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1062/pl_01_atividade_essencial_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>Institui como atividade essencial as academias de esporte de todas as modalidades, as escolas de dança e os demais estabelecimentos de prestação de serviços de educação física e de prática da atividade física no âmbito do Município de Guadalupe, e dá outras providências.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1077/pl_09.2020_ldo_2021-2022.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1077/pl_09.2020_ldo_2021-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2022, do Plano Plurianual do período 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1094/pl_10.2020_cria_o_servico_de_inspecao_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1094/pl_10.2020_cria_o_servico_de_inspecao_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal - S.I.M para produtos de origem animal e vegetal destinados ao consumo humano e dá outras providências.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1096/pl_11.2021_credito_adicional_especial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1096/pl_11.2021_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vanuza Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1097/pl_01.2021_diretrizes_para_as_acoes_de_promocao_da_dignidade_menstrual.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1097/pl_01.2021_diretrizes_para_as_acoes_de_promocao_da_dignidade_menstrual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para as ações de Promoção da Dignidade Menstrual, de conscientização e informação sobre a menstruação, o fornecimento de absorventes higiênicos e dá outras providências.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1102/pl_02.2021_parque_esportivo_rafael_celestino.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1102/pl_02.2021_parque_esportivo_rafael_celestino.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Ginásio Poliesportivo da Quadra 14 no Bairro Centro de RAFAEL CELESTINO e dá outras providencias.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Luciana Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1103/pl_01.2021_nomeia_praca_na_quadra_vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1103/pl_01.2021_nomeia_praca_na_quadra_vbe.pdf</t>
   </si>
   <si>
     <t>Nomeia a praça na Rua São Paulo no Bairro Vila Boa Esperança de FRANCISCO FERREIRA LIMA e dá outras providencias.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1105/pl_12.2021_credito_adicional_especial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1105/pl_12.2021_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_03.2021_medalha_dona_ducarmo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_03.2021_medalha_dona_ducarmo.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal à Sra. Maria do Carmo Mousinho e dá outras providencias.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1111/pl_04.2021_medalha_neidinha.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1111/pl_04.2021_medalha_neidinha.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal à Sra. Maria Jozeneide Fernandes Lima e dá outras providencias.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_02.2021_veda_contratacao_de_pessoas_condenadas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_02.2021_veda_contratacao_de_pessoas_condenadas.pdf</t>
   </si>
   <si>
     <t>Veda a Nomeação pela Administração Pública Direta e Indireta de Pessoas Condenadas nos Crimes Contra a Dignidade Sexual e pela Lei Federal Nº 11.340, de 07 de agosto de 2006</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1114/pl_05.2021_medalha_julio_cesar_completo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1114/pl_05.2021_medalha_julio_cesar_completo.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal ao Dep. Fed. Júlio César de Carvalho Lima e dá outras providencias.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1115/pl_06.2021_emenda_a_lei_512.2019_medalha_legislativa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1115/pl_06.2021_emenda_a_lei_512.2019_medalha_legislativa.pdf</t>
   </si>
   <si>
     <t>Modifica o parágrafo único do art. 3º da Lei nº 512/2019 que cria a medalha da Ordem do Mérito Legislativo Municipal de Guadalupe - PI, e dá outras providencias.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1117/pl_13.2021_doacao_de_terreno_no_loteamento_edivaldo_alencar_a_igreja.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1117/pl_13.2021_doacao_de_terreno_no_loteamento_edivaldo_alencar_a_igreja.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e doação um lote de terreno urbano sem número, situado na área institucional do loteamento Edivaldo Alencar, localizado no Bairro Vila Nova, com um lado lindeiro para a avenida projetada n° 01, Guadalupe (PI) à Paróquia Nossa Senhora de Guadalupe, entidade de atividades religiosas sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1121/pl_14.2021_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1121/pl_14.2021_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1125/pl_15.2020_ppa_2022-2025.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1125/pl_15.2020_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do período de 2022 a 2025, do Município de Guadalupe, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1127/pl_16.2020_loa_2022.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1127/pl_16.2020_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Guadalupe para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Adão Moura</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1129/pl_01.2021_medalha_nicinha.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1129/pl_01.2021_medalha_nicinha.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal à Sra. Eunice Pereira Lima e dá outras providencias.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1135/pl_04.2021_previne_brasil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1135/pl_04.2021_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Normatiza no âmbito do Município de Guadalupe/PI, o Incentivo por Desempenho de Metas financiado com Recursos Financeiros do Programa Previne Brasil, instituído pela Portaria nº. 2.979 de 12 de novembro de 2019, do Ministério da Saúde, que estabelece novo modelo de Financiamento de Custeio da Atenção Primária à Saúde no âmbito do Sistema Único de Saúde, voltado aos Profissionais de Saúde envolvidos nas ações, programas e estratégicas, contidos nos incisos I ao XVII do seu Art. 24-H, revoga as Leis Municipais nºs. 449/2014 e 533/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1150/pl_18.2021_doacao_de_terreno_a_loja_marconica_de_floriano.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1150/pl_18.2021_doacao_de_terreno_a_loja_marconica_de_floriano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e doação um lote de terreno urbano sem número, situado na área instrucional do loteamento Edivaldo Alencar, bairro vila nova, com um lado lindeiro para a rua projetada 07, Guadalupe (PI) à Augusta e Respeitada Loja Igualdade Florianense, entidade maçônica sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1160/pl_02.2021_medalha_ao_dep_georgiano_net.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1160/pl_02.2021_medalha_ao_dep_georgiano_net.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal ao Dep. Est. Georgiano Fernandes Lima Neto e dá outras providencias.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1162/pl_21.2021_abono_fundeb.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1162/pl_21.2021_abono_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de concessão do Abono - FUNDEB aos Profissionais da Educação Básica da Rede Municipal de Ensino de Guadalupe - PI, na forma que especifica.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1163/pl_03.2021_medalha_de_honra_georgiano_filho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1163/pl_03.2021_medalha_de_honra_georgiano_filho.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal ao sr. Georgiano Fernandes Lima Filho e dá outras providencias.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1164/pl_02.2021_medalha_ao_sr._eulalio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1164/pl_02.2021_medalha_ao_sr._eulalio.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal ao Sr. Manoel Francisco Eulálio e da outras providencias.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1057/pelo_06.2021_modifica_art._170_e_174.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1057/pelo_06.2021_modifica_art._170_e_174.pdf</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica Municipal de 02 de abril de 1990 para modificar o Art. 170 § 2°, acrescentando o inciso IX e modificar o Art. 174, acrescentando o inciso VIII.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1069/emenda_a_lei_organica_no._09.2021__modifica_o_art_170.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1069/emenda_a_lei_organica_no._09.2021__modifica_o_art_170.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar n° 006/2021 que dispõe sobre proposta de emenda a lei Orgânica Municipal, suprimindo o Art. 2o do referido Projeto, excluindo a proposta de inclusão do inciso VIII do Art. 174 da Lei Orgânica do Município de Guadalupe-PI e dá nova redação.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1058/plc_07.2021_cria_secretaria_municipal_da_mulher_e_diversidade_de_genero.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1058/plc_07.2021_cria_secretaria_municipal_da_mulher_e_diversidade_de_genero.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da SECRETARIA MUNICIPAL DA MULHER E DA DIVERSIDADE DE GÊNERO - SMMDG, acrescentando dispositivos a Lei n° 546/2021 de 07 de abril de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>PEMI</t>
   </si>
   <si>
     <t>Projeto de Emenda Inclusiva</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1104/emenda_inclusiva_ao_projeto_0142020_que_cria_o_cadstro_eletronica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1104/emenda_inclusiva_ao_projeto_0142020_que_cria_o_cadstro_eletronica.pdf</t>
   </si>
   <si>
     <t>Emenda Inclusiva ao Projeto de Lei n° 014/2020 de iniciativa do executivo municipal.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1123/emenda_01.2021_ao_projeto_de_lei_014.2021.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1123/emenda_01.2021_ao_projeto_de_lei_014.2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 2º-B ao Projeto de Lei 014/2021 de autoria da Prefeitura Municipal de Guadalupe, “Que abre no orçamento vigente crédito adicional suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1133/emenda_inclusiva_ao_pl_02.2021_veda_nomeacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1133/emenda_inclusiva_ao_pl_02.2021_veda_nomeacao.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo segundo ao artigo primeiro do do Projeto de Lei 02/2021 de autoria do Vereador Jesse James Lima Miranda.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>PEMM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1038/emenda_modificativa_ao_projeto_de_lei_01.2021_da_vereadora_helvia_de_almeida_santos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1038/emenda_modificativa_ao_projeto_de_lei_01.2021_da_vereadora_helvia_de_almeida_santos.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do parágrafo único do artigo 1º do Projeto de Lei 01/2021 de autoria da Vereadora Hélvia de Almeida Santos.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1042/emenda_modificativa_ao_art_21_pl_14.2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1042/emenda_modificativa_ao_art_21_pl_14.2018.pdf</t>
   </si>
   <si>
     <t>Modificativa ao parágrafo 1° do Art. 21 do Projeto de Lei nº 14/2018</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1101/emenda_modificativa_ao_pl_09.2021_ldo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1101/emenda_modificativa_ao_pl_09.2021_ldo.pdf</t>
   </si>
   <si>
     <t>Modifica o anexo das metas e prioridades onde passará a constar nas ações do Fundo Municipal de Saúde em substituição a meta GESTÃO DO PMAQ a meta GESTÃO DO PREVINE BRASIL.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>Francineth Lima</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1109/pelo_01.2021_a_lei_256.1998_nome_da_praca_da_quadra_14.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1109/pelo_01.2021_a_lei_256.1998_nome_da_praca_da_quadra_14.pdf</t>
   </si>
   <si>
     <t>Modifica a ementa e o caput do Artigo 1º da Lei Municipal nº. 256/98 de 11 de agosto de 1998.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1128/emenda_01.2021_ao_projeto_de_lei_014.2021.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1128/emenda_01.2021_ao_projeto_de_lei_014.2021.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao criando parágrafo único do Art. 1° ao Projeto de Lei nº 014/2021 da Prefeitura Municipal de Guadalupe</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1132/emenda_modificativa_ao_pl_02.2021_veda_nomeacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1132/emenda_modificativa_ao_pl_02.2021_veda_nomeacao.pdf</t>
   </si>
   <si>
     <t>Modifica a ementa do do Projeto de Lei 02/2021 de autoria do Vereador Jesse James Lima Miranda.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>PEMR</t>
   </si>
   <si>
     <t>Projeto de Emenda Revogativa</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1041/emenda_supressiva_ao_pl_14.2018.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1041/emenda_supressiva_ao_pl_14.2018.pdf</t>
   </si>
   <si>
     <t>Exclui os cargos de Motorista Oficial do Gabinete do Prefeito e Motorista do Gabinete do Vice-Prefeito Projeto de Lei 014/2018.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_01.2021_dados_atualizados_covid.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_01.2021_dados_atualizados_covid.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Secretário Municipal de Saúde, após ouvido o plenário na forma regimental, que forneça dados atualizados sobre a vacinação contra a COVID19 em Guadalupe, nos meios oficiais de comunicação da Prefeitura Municipal de Guadalupe.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_02.2021_drenagem_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_02.2021_drenagem_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura, após ouvido o plenário na forma regimental, que prova estudos técnicos de engenharia com relação a drenagem de águas pluviais, em especial do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja atualizado o quadro de funções e consequentemente atualização da remuneração constante nos Anexos I, II e III do Projeto de Lei nº. 14/2018 de autoria da Prefeitura Municipal de Guadalupe que “Dispõe sobre a reestruturação administrativa municipal, renomeia cargos efetivos e em comissão existentes, cria novos cargos e extingue cargos desnecessários no âmbito do Poder Executivo Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_02.2021_insalubridade_saude.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_02.2021_insalubridade_saude.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja pago adicional de insalubridade aos profissionais que fazem jus e atuam na área da saúde.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_03.2021_sec_planejamento_pregao_eletronico.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_03.2021_sec_planejamento_pregao_eletronico.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Secretário Municipal de Planejamento e Gestão, após ouvido o plenário na forma regimental, que adote a modalidade de Pregão Eletrônico na realização de licitações para aquisição de bens e serviço comuns da administração pública municipal.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_04.2021_cpl_preenchimento_informacao_tce.pi.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_04.2021_cpl_preenchimento_informacao_tce.pi.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Presidente da Comissão Permanente de Licitação e ao Pregoeiro e Equipe de Apoio da Prefeitura Municipal de Guadalupe, após ouvido o plenário na forma regimental, que procedam com o preenchimento das informações dos procedimentos licitatórios, realizados pela administração municipal, até o dia útil imediatamente posterior ao da última publicação do aviso de licitação.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_03.2021_estrada_quadra_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_03.2021_estrada_quadra_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feita a recuperação da estrada que liga o Bairro Vila Boa Esperança (Quadra) ao Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_01.2021_dia_da_mulher.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_01.2021_dia_da_mulher.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, a realização de ações relacionadas à saúde mental, física e social para mulheres.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_01.2021_projeto_de_reforma_administrativa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_01.2021_projeto_de_reforma_administrativa.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, após ter revisado o projeto de nº 14/2018 de autoria da prefeitura Municipal de Guadalupe no que trata sobre a nova estrutura administrativa com 95 cargos comissionados ferindo principalmente o plano de carreira da educação em que, cria novos cargos desnecessários e extingue cargos importantes no âmbito da valorização do profissional da educação. Observando que no Artigo 5.14. SECRETARIA MUNICIPAL DE EDUCAÇÃO FORAM CRIADOS CARGOS QUE FEREM O PLANO DE CARREIRA DA EDUCAÇÃO, SUGIRO CRIAR GRATIFICAÇÕES PARA OS EFETIVOS qualificados e não está criando cargos fora do quadro da educação. que fique de fora esses cargos que feri o plano de carreira da educação.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_04.2021_ruas_a_c_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_04.2021_ruas_a_c_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feita a conclusão do calçamento nas ruas A e C no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_01.2021_calcamento_rua_joao_batista_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_01.2021_calcamento_rua_joao_batista_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamento na Rua João Batista, no Bairro Coqueiro</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_02.2021_equipe_fixa_da_equatorial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_02.2021_equipe_fixa_da_equatorial.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, esforços junto a Empresa Equatorial Distribuição Piauí, que haja uma equipe fixa de manutenção no Município de Guadalupe</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_01.2021_estarada_melancias.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_01.2021_estarada_melancias.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita Municipal, Maria Jozineide Fernandes Lima, após ouvido o plenário, através da Secretaria de Infraestrutura, a recuperação do acesso a localidade Melancia.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_01.2021_pintura_quebra-molas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_01.2021_pintura_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a realização da pintura dos redutores de velocidade (quebra-molas) no Município de Guadalupe.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_02.2021_calcamento_rua_do_seu_filipe_do_d._toinha_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_02.2021_calcamento_rua_do_seu_filipe_do_d._toinha_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, o complemento do calçamento da rua onde reside o senhor Felipe da dona Toinha, no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_03.2021_bueiro_na_rua_do_marcio_pola.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_03.2021_bueiro_na_rua_do_marcio_pola.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a construção de bueiro na rua do professor Edivan Rodrigues e do senhor Marcio Polla.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_05.2021_cria_o_conselho_de_politica_de_administracao_e_remuneracao_de_pessoal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_05.2021_cria_o_conselho_de_politica_de_administracao_e_remuneracao_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, após ouvido o plenário na forma regimental, que encaminhe projeto de lei à Câmara Municipal, criando o Conselho de Política de Administração e Remuneração de Pessoal, conforme modelo sugerido em anexo</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_03.2021_inclusao_no_grupo_prioritario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_03.2021_inclusao_no_grupo_prioritario.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, a inclusão no grupo prioritário de vacinação contra a Covid-19 os: atendentes de farmácia, caixas de supermercados, comerciários em geral, imprensa em geral e coveiros no Município de Guadalupe.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_06.2021_licitacoes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_06.2021_licitacoes.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor ao Senhor Secretário Municipal de Planejamento e Gestão de Guadalupe, após ouvido o plenário na forma regimental, que disponibilize aos servidores públicos municipais que prestam serviços diretamente em funções relacionadas a compras públicas, cursos de atualização sobre a Nova Lei de Licitações em especial na formação de agentes de contratação.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1063/indicativo_01.2021_praca_na_quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1063/indicativo_01.2021_praca_na_quadra.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja construída uma praça pública na Rua São Paulo no Bairro Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1064/indicativo_02.2021_porto_na_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1064/indicativo_02.2021_porto_na_140.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja construído um porto para embarcação com quiosques, praça e galpão no Bairro Vila Parnaíba (140) na margem do lago.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_02.2021_porto_no_rio_parnaiba_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_02.2021_porto_no_rio_parnaiba_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura e Meio Ambiente, que seja construído um porto para embarcação com no Bairro Coqueiro NO RIO PARNAÍBA PRÓXIMO AO ANTIGO MATADOURO JUNTAMENTE COM ILUMINAÇÃO onde a maioria dos pescadores de nossa cidade ancoram seus barcos.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_02.2021_iluminacao_publica_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_02.2021_iluminacao_publica_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita Municipal, Maria Jozeneide Fernandes Lima, após ouvido o plenário, através da Secretaria de Infraestrutura, o reparo e reposição de lâmpadas no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_03.2021_ronda_policial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_03.2021_ronda_policial.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita Municipal, Maria Jozeneide Fernandes Lima, após ouvido o plenário, junto à Polícia Militar do Estado do Piauí, a realização de Ronda Policial nos Bairros de nossa Cidade.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_03.2021_precatorios.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_03.2021_precatorios.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de educação e de finanças que seja enviado a esta casa o projeto de lei para pagamentos dos 60% dos precatórios com plano de aplicação do valor de R$ 21.096.389,04 de acordo com a lei com a LEI Nº 14.057, DE 11 DE SETEMBRO DE 2020 no seu Art. 7º</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1070/indicativo_03.2021_capela_e_area_coberta_no_cemiterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1070/indicativo_03.2021_capela_e_area_coberta_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que sejam construídas uma capela e uma área coberta no cemitério local.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_04.2021_carrinho_para_caixao_e_vestuario_para_coveiros.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_04.2021_carrinho_para_caixao_e_vestuario_para_coveiros.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a aquisição de um carrinho para transporte de caixão e, também, que seja disponibilizado vestuário para os coveiros que são contratados por evento.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1072/indicativo_04.2021_mercado_do_peixe_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1072/indicativo_04.2021_mercado_do_peixe_140.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja implantado um mercado do peixe no galpão no Bairro Vila Parnaíba (140) na margem do lago de Boa Esperança, conforme sugerido pela indicação nº. 02/2021 de 23 de abril de 2021.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_04.2021_pescadores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_04.2021_pescadores.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de infraestrutura, Meio Ambiente e Secretaria de Saúde. Indico uma reforma estrutural com ampliação da área da venda do pescado no mercado municipal de Guadalupe com a drenagem dos resíduos sólidos fundamental para a não degradação do meio ambiente em seu entorno.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1074/indicativo_05.2021_cais_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1074/indicativo_05.2021_cais_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja construído um cais com praça e restaurante na beira-rio do Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_05.2021_reforma_do_mercado_publico.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_05.2021_reforma_do_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a reforma do Mercado Público Municipal.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_06.2021_reforma_do_centro_cirurgico.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_06.2021_reforma_do_centro_cirurgico.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, esforços junto a bancada federal e estadual, para conseguir verbas para a melhoria e atualização do centro cirúrgico do Hospital Municipal Pedrina Silveira</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1078/indicativo_06.2021_uti_no_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1078/indicativo_06.2021_uti_no_hospital.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Saúde, que seja implantado leitos de UTI no Hospital Pedrina Silveira.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_05.2021_praca_e_academia_posto_de_saude_da_vila_parnaiba.docx.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_05.2021_praca_e_academia_posto_de_saude_da_vila_parnaiba.docx.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, saúde e meio ambiente que seja construído uma praça com academia ao ar livre ao lado do posto de saúde do bairro Vila Parnaíba com a finalidade de proporcionar mais qualidade de vida.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a abertura das Ruas: J, L e M do Bairro Cruzeta. Solicito, também, após a abertura das ruas, esforços juntos a empresa Equatorial, Distribuição Piauí, o posteamento para instalação da rede regular de eletrificação e de iluminação pública.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, esforços junto a empresa Equatorial, Distribuição Piauí, o posteamento para instalação da rede regular de eletrificação e de iluminação pública da rua da ETA no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita Municipal, após ouvido o plenário na forma regimental, esforços junto a Empresa de Águas e Esgotos do Piauí S/A – AGESPISA, melhoria no abastecimento de água das Ruas: J, L e M do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a limpeza e restauração das passarelas no Bairro Boa Esperança, como também, a implantação de uma academia pública no referido local.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_05.2021_melhoria_no_calcamento_quadra_e_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_05.2021_melhoria_no_calcamento_quadra_e_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a substituição do pavimento das ruas do Bairro Vila Boa Esperança, de asfalto por calçamento (pedras paralelepípedas).</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_09.2021_maio_amarelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_09.2021_maio_amarelo.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através das Secretarias Municipais de Saúde e do Trabalho e Desenvolvimento Social, ã realização de ações voltadas para o Maio Amarelo: Atenção pela vida e para a Saúde das Mães de Guadalupe.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_10.2021_calcamento_q02_vp.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_10.2021_calcamento_q02_vp.docx</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamento:_x000D_
 • na Rua Piauí por trás da delegacia e_x000D_
 • na Vila Parnaíba ali perto da Selma (enfermeira) que vai para o seu Pio...</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_06.2021_projeto_primeiro_emprego.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_06.2021_projeto_primeiro_emprego.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, INDICO, através do poder executivo que seja implantado o PROGRAMA PRIMEIRO EMPREGO no município de Guadalupe. Os jovens estão querendo trabalhar, estão querendo produzir. Até para comprar suas coisas, ajudar em casa. Além de ocupar a cabeça no dia a dia, produzindo e aprendendo a trabalhar. Esse projeto tem toda uma política de preparar o jovem para o mercado de trabalho e para vida. Trabalhar o jovem como cidadão, assim como a parte educacional.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_06.2021_projeto_primeiro_emprego.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_06.2021_projeto_primeiro_emprego.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a restauração do asfalto compreendido entre o Ambulatório e o trevo na entrada da Vila Boa Esperança, ou se não for possível, a substituição do pavimento por calçamento (pedras paralelepípedas).</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_06.2021_alsfato_do_ambulato_ao_trevo_da_quadra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_06.2021_alsfato_do_ambulato_ao_trevo_da_quadra.pdf</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_11.2021_praca_da_juventude_quadra_02_vp.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_11.2021_praca_da_juventude_quadra_02_vp.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação da praça da juventude na quadra 02 do Bairro Vila Parnaíba</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_05.2021_calcamento_rua_leonice_coqueiro_vbe.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_05.2021_calcamento_rua_leonice_coqueiro_vbe.docx</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feita a implantação de calçamento na Rua Leonice que inicia no Bairro Coqueiro e vai até o Bairro Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_07.2021_passagem_molhada.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_07.2021_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de infraestrutura, Secretaria de Agricultura e Meio Ambiente, a construção de uma passagem molhada para travessia de veículos e pedestres sob os dois riachos do Povoado Bom Jardim, mas propriamente depois do mata burro.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_08.2021_iluminacao_ate_a_escola_tecnica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_08.2021_iluminacao_ate_a_escola_tecnica.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de infraestrutura, seja feita e instalação de iluminação pública desde a entrada de Guadalupe pela (PI 218/BR 135) até a Escola técnica Frei José Apicella.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_12.2021_praca_da_igreja_do_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_12.2021_praca_da_igreja_do_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação da praça com iluminação pública em torno da Igreja de São Sebastião no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_02.2021_calcamento_rua_c_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_02.2021_calcamento_rua_c_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a continuidade do calçamento no Rua C do Bairro Cruzeta que termina em frente ao Comércio do Parcil indo em direção até a casa da dona Enedina.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_03.2021_calcamento_rua_da_qd_14.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_03.2021_calcamento_rua_da_qd_14.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a continuidade do calçamento na Rua Elisio Mousinho no trecho abaixo do cruzamento com a Rua Mariana de Castro.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_13.2021_antigo_matadouro_como_ecoponto.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_13.2021_antigo_matadouro_como_ecoponto.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a utilização do antigo prédio do matadouro no Bairro Coqueiro como ecoponto para realização de trabalhos de reciclagem.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_14.2021_quebramolas_suvaco_da_cobra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_14.2021_quebramolas_suvaco_da_cobra.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de redutor de velocidade (quebra-molas) na rua dos pescadores, no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_15.2021_protecao_no_chuveiraqo_do_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_15.2021_protecao_no_chuveiraqo_do_balneario.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de uma proteção no chuveirão do Balneário Belém-Brasília.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_16.2021_iluminacao_da_via_sacra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_16.2021_iluminacao_da_via_sacra.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de iluminação na via sacra da Igreja Matriz, no Bairro Centro.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_17.2021_degrau_porta_lateral_cemiterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_17.2021_degrau_porta_lateral_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de degraus na entrada lateral do cemitério municipal como também a construção da capela.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_18.2021_reflorestamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_18.2021_reflorestamento.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da secretaria de meio ambiente em desenvolver ações voltadas para o reflorestamento/ plantio de árvores pela cidade.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_19.2021_ecotampas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_19.2021_ecotampas.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria de Meio Ambiente adotar o projeto ecotampas, bem como adotar ecopontos pela cidade.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_20.2021_limpeza_dos_bueiros_na_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_20.2021_limpeza_dos_bueiros_na_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a limpeza dos bueiros no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_09.2021_ponte_do_cardoso.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_09.2021_ponte_do_cardoso.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja feita a manutenção e correção da Ponte do Cardoso localizada próximo ao Povoado São Pedro.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_08.2021.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_08.2021.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal de Guadalupe, após ouvido o plenário na forma regimental, que restaure o playground da praça Noé da Fonseca, localizada no Bairro Vila Parnaíba</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_07.2021_passarela_no_bosque_da_vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_07.2021_passarela_no_bosque_da_vbe.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de uma passarela ao redor do bosque da Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_21.2021_projeto_balneario_limpo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_21.2021_projeto_balneario_limpo.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, em parceria com as Secretarias Municipais de Educação e Meio Ambiente, a adotar o Projeto “Balneário Limpo, Balneário Vivo!”.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_22.2021_curso_de_geracao_de_emprego_e_renda.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_22.2021_curso_de_geracao_de_emprego_e_renda.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, em parceria com a Secretaria Municipal do Trabalho e Desenvolvimento Social e sistema SEBRAE / SENAR, a realização de cursos para beneficiamento do peixe, cristalização de frutas, fabricação de doces, associativismo e cooperativismo.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_23.2021_academia_de_saude_na_nova_praca_da_vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_23.2021_academia_de_saude_na_nova_praca_da_vbe.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de academia de saúde na praça Francisco Ferreira LIma.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1142/indicativo_07.2021_concluir_calcamento_rua_dos_pescadores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1142/indicativo_07.2021_concluir_calcamento_rua_dos_pescadores.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelentíssima, após ouvir o plenário na forma regimental, que realizada a conclusão do calçamento na rua dos pescadores até sindicato dos pescadores</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1143/indicativo_08.2021_sarjentas_nas_ruas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1143/indicativo_08.2021_sarjentas_nas_ruas.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelentíssima, após ouvir o plenário na forma regimental, que implantação de sarjeta de meio fio e concreto em todas os canais de água no cruzamento das vias.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1144/indicativo_09.2021_tambores_de_lixo_com_tampa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1144/indicativo_09.2021_tambores_de_lixo_com_tampa.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelentíssima, após ouvir o plenário na forma regimental, a aquisição de tambores de lixo com Tampa e de plástico para colocar em vias públicas.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_24.2021_contratacao_de_turismologa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_24.2021_contratacao_de_turismologa.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a contratação de Turismóloga.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_25.2021_campeonato_aquatico_no_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_25.2021_campeonato_aquatico_no_balneario.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a realização de campeonato aquático no Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_27.2021_exames_de_prostata.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_27.2021_exames_de_prostata.docx</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, que sejam firmados convênios e parcerias para fornecer exames de próstata para o público masculino na idade adequada ou em área de risco.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_26.2021_parque_aquatico_no_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_26.2021_parque_aquatico_no_balneario.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de parque aquático no Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_09.2021_-_14o_professores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_09.2021_-_14o_professores.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal de Guadalupe, após ouvido o plenário na forma regimental, que encaminhe Projeto de Lei a esta casa, conforme modelo em anexo, determinando o pagamento de 14º salário aos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1151/indicativo_10.2021_iluminacao_do_loteamento_edvaldo_alencar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1151/indicativo_10.2021_iluminacao_do_loteamento_edvaldo_alencar.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelentíssima, após ouvir o plenário na forma regimental, que seja solicitando junto à empresa Equatorial Distribuição Piauí SA o projeto de iluminação do loteamento Edvaldo Alencar.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1152/oficio_01.2021_cestas_basicas_aos_pescadores_junto_ao_senar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1152/oficio_01.2021_cestas_basicas_aos_pescadores_junto_ao_senar.pdf</t>
   </si>
   <si>
     <t>Venho solicitar ao Exmo. Sr. Deputado Federal esforços junto ao Serviço Nacional de Aprendizagem Rural – SENAR a doação de cestas básicas direcionada ao Sindicato de Pescadores para atender aos seus sócios mais carentes.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_04.2021_recuperacao_estradao_na_hbfitness.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_04.2021_recuperacao_estradao_na_hbfitness.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a recuperação da via urbana conhecida como “estradão” próximo à academia HB Fitness.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_06.2021_aquisicao_de_maquina_de_fraldas_e_absorventes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_06.2021_aquisicao_de_maquina_de_fraldas_e_absorventes.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a aquisição de uma máquina de confecção de fraldas (infantis e geriátricas) e absorventes.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_10.2021_calcamento_rua_expedito_araujo_na_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_10.2021_calcamento_rua_expedito_araujo_na_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja feita o calçamento poliédrico na Rua Expedito Araújo no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_11.2021_iluminacao_publica_rua_mista_no_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_11.2021_iluminacao_publica_rua_mista_no_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura e Secretaria Municipal das Cidades, que seja realizado a manutenção dos portes colocando iluminação na Rua Mista no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_12.2021_bueiro_na_quadra_02_da_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_12.2021_bueiro_na_quadra_02_da_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja feito um bueiro e a manutenção da rua como um todo, na Quadra 02 no Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_13.2021_iluminacao_no_bosque_na_rua_pernambuco_na_vila_boa_esperanca.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_13.2021_iluminacao_no_bosque_na_rua_pernambuco_na_vila_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura e Secretaria Municipal das Cidades, que seja realizado a manutenção dos portes colocando iluminação no Bosque em frente à Rua Pernambuco no Bairro Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_28.2021_plantao_noturno_de_vacinacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_28.2021_plantao_noturno_de_vacinacao.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, que realizados plantões noturnos de vacinação.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dessa forma, venho solicitar as seguintes informações:_x000D_
 a) Existe um plano municipal em Guadalupe para operacionalização da vacina contra COVID_x000D_
 19? Em caso positivo solicitamos cópia?_x000D_
 b) Quais os critérios específicos (população alvo e grupos prioritários) para vacinação em_x000D_
 Guadalupe-PI?_x000D_
 c) As pessoas portadoras de comorbidades em Guadalupe deverão procurar os postos de_x000D_
 saúde para cadastro/vacinação? Em caso positivo, quando?_x000D_
 d) Lista com nomes das pessoas vacinadas CONTRA covid 19 em Guadalupe até o_x000D_
 presente momento.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1037/oficio_004_-_sec_planejamento_e_gestao_-_copia_de_licitacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1037/oficio_004_-_sec_planejamento_e_gestao_-_copia_de_licitacao.pdf</t>
   </si>
   <si>
     <t>solicitamos cópia integral do processo de licitação Pregão Presencial 02/2021, processo administrativo 013.00000556/2021, que tem por objeto: Contratação de empresa para o fornecimento de material elétrico (consumo) destinados a atender as necessidades da Secretaria Municipal de Infra Estrutura -Guadalupe-PI.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_01.2021_extratos_conta_fundef.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_01.2021_extratos_conta_fundef.pdf</t>
   </si>
   <si>
     <t>Venho requerer pelo presente que seja encaminhado requerimento a Caixa Econômica Federal, agência de Floriano, para que apresente a esta Casa Legislativa, extratos contendo toda movimentação financeira, na Conta 71.023-5, Agência 0638, Operação 006, destinada a movimentação de recursos dos precatórios do FUNDEF, referente ao Município de Guadalupe-PI.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1055/pedido_de_informacoes_sobre_verba_do_fundeb303.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1055/pedido_de_informacoes_sobre_verba_do_fundeb303.pdf</t>
   </si>
   <si>
     <t>Solicitamos cópias de todos os processos licitatórios, contratos e aditamentos que envolvem as referidas verbas do FUNDEF. Dessa forma, solicitamos seja enviado ofícios à Secretaria de Educação, Secretaria de Planejamento e Gestão, bem como à secretaria de finanças para que nos envie as seguintes informações: a) Relatório e extratos de despesas de eventuais gastos com os referidos valores dos precatórios; b) Caso tenha havido investimentos ou aplicações bancárias com a referida verba, sejam enviados extratos demonstrativos de juros e atualizações; c) Saldo atualizado da(s) referida(s) conta(s).</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1112/requerimento_03.2021_pedido_de_informacoes_pmaq.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1112/requerimento_03.2021_pedido_de_informacoes_pmaq.pdf</t>
   </si>
   <si>
     <t>O Município de Guadalupe mantém em contas saldo de recursos do antigo PMAQ. Sabe-se que o PMAQ foi extinto e substituído pelo PREVINE BRASIL_x000D_
 Diante do exposto, solicito as seguintes informações: a) Qual o valor/saldo remanescente dos recursos do  Extinto PMAQ ainda restam nas contas do munícipio? b) Como o município pretende aplicar os referidos recursos?</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1118/requerimento_04.2021_pedido_de_informacoes.doc</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1118/requerimento_04.2021_pedido_de_informacoes.doc</t>
   </si>
   <si>
     <t>A Câmara Municipal aprovou leis que criaram 80 (oitenta) cargos no âmbito municipal. Sabe-se que a gestão municipal está preenchendo as referidas vagas com contratos temporários, descumprindo assim a norma constitucional, conforme citação abaixo...</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1124/requerimento_01.2021_adiamento_de_votacao_pl_14.2021.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1124/requerimento_01.2021_adiamento_de_votacao_pl_14.2021.pdf</t>
   </si>
   <si>
     <t>Eu, Vanuza Silva Monteiro vereadora do município de Guadalupe-PI, venho por  meio deste, solicitar a Vossa Excelência ,a suspensão da votação do Projeto de Lei  LEI  Nº 14, DE 17 DE SETEMBRO DE 2021, a deliberação DO TRIBUNAL SUPERIOR FEDERAL a cerca da constitucionalidade do repasse aos profissionais da educação, visto que o Supremo Tribunal Federal pode garantir valores aos professores e estes não se encontrarem no futuro nos cofres deste município. TENDO EM VISTA QUE , HÁ UMA LEI QUE DETERMINA  A SUBVINCULAÇÂO DOS PRECATÓRIOS DO FUNDEF QUE GARANTE OS 60% AOS PROFESSORES .“Temos a Lei 14057/2020, que trata sobre a subvinculação dos 60% dos Precatórios do Fundef aos profissionais do magistério, aprovada e agora vamos aguardar os órgãos regulamentadores”.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1131/requerimento_01.2021_vale_gas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1131/requerimento_01.2021_vale_gas.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Sra. prefeita a viabilidade da concessão de auxílio gás “Vale Gás” no município de Guadalupe.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1136/requerimento_01.2021_previne_brasil_1.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1136/requerimento_01.2021_previne_brasil_1.pdf</t>
   </si>
   <si>
     <t>Com o advento do Programa Previne Brasil, criado pela Portaria n°. 2.979 de 12 de novembro de 2019 da lavra do Ministério da Saúde do Brasil, que institui o Programa Previne Brasil, que estabelece novo modelo de financiamento de custeio da Atenção Primária à Saúde no âmbito do Sistema Único de Saúde, por meio da alteração da Portaria de Consolidação n° 6/GM/MS, de 28 de setembro de 2017, a Lei Municipal n°. 449/2014, que “criou o componente do Programa de Melhoria do Acesso e Qualidade na Atenção Básica - PMAQ-AB/Municipal, na forma de incentivo financeiro de desempenho, caducou e seu desuso é fato incontroverso.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1159/requerimento_02.2021_sms_copia_de_processos_322_e_323.2021.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1159/requerimento_02.2021_sms_copia_de_processos_322_e_323.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Saúde os processos que deram origem aos aditivos de valor celebrados nos contratos 322/2021 e 323/2021, celebrados com a empresa ICLL MENDES EIRELI.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1130/veto_ao_pl_01.2021_diretrizes_para_as_acoes_de_promocao_da_dignidade_menstrual.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1130/veto_ao_pl_01.2021_diretrizes_para_as_acoes_de_promocao_da_dignidade_menstrual.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência, com cordiais cumprimentos, para comunicar que, com base no §1° do art. 109 e no inciso IV, art. 133 da Lei Orgânica Municipal, decidi opor VETO integral ao Projeto de Lei n° 001/2021, que "Dispõe sobre as diretrizes para as ações de Promoção da Dignidade Menstruai, de conscientização e informação sobre a menstruação, o fornecimento de absorventes higiênicos e dá outras providências", de autoria da Vereadora Vanuza Silva Monteiro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1943,67 +1943,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_01.2021_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_01.2021_igrejas_e_templo_como_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_02.2021_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1045/pl_02.2021_reduz_icms_e_alvaras_aos_comerciantes.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1054/pl_03.2021_antecipacao_de_feriados_municipais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1056/pl_01.2021_proibicao_corte_energia_e_agua.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1061/pl_01.2020_doacao_de_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1062/pl_01_atividade_essencial_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1077/pl_09.2020_ldo_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1094/pl_10.2020_cria_o_servico_de_inspecao_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1096/pl_11.2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1097/pl_01.2021_diretrizes_para_as_acoes_de_promocao_da_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1102/pl_02.2021_parque_esportivo_rafael_celestino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1103/pl_01.2021_nomeia_praca_na_quadra_vbe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1105/pl_12.2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_03.2021_medalha_dona_ducarmo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1111/pl_04.2021_medalha_neidinha.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_02.2021_veda_contratacao_de_pessoas_condenadas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1114/pl_05.2021_medalha_julio_cesar_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1115/pl_06.2021_emenda_a_lei_512.2019_medalha_legislativa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1117/pl_13.2021_doacao_de_terreno_no_loteamento_edivaldo_alencar_a_igreja.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1121/pl_14.2021_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1125/pl_15.2020_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1127/pl_16.2020_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1129/pl_01.2021_medalha_nicinha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1135/pl_04.2021_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1150/pl_18.2021_doacao_de_terreno_a_loja_marconica_de_floriano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1160/pl_02.2021_medalha_ao_dep_georgiano_net.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1162/pl_21.2021_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1163/pl_03.2021_medalha_de_honra_georgiano_filho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1164/pl_02.2021_medalha_ao_sr._eulalio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1057/pelo_06.2021_modifica_art._170_e_174.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1069/emenda_a_lei_organica_no._09.2021__modifica_o_art_170.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1058/plc_07.2021_cria_secretaria_municipal_da_mulher_e_diversidade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1104/emenda_inclusiva_ao_projeto_0142020_que_cria_o_cadstro_eletronica.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1123/emenda_01.2021_ao_projeto_de_lei_014.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1133/emenda_inclusiva_ao_pl_02.2021_veda_nomeacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1038/emenda_modificativa_ao_projeto_de_lei_01.2021_da_vereadora_helvia_de_almeida_santos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1042/emenda_modificativa_ao_art_21_pl_14.2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1101/emenda_modificativa_ao_pl_09.2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1109/pelo_01.2021_a_lei_256.1998_nome_da_praca_da_quadra_14.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1128/emenda_01.2021_ao_projeto_de_lei_014.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1132/emenda_modificativa_ao_pl_02.2021_veda_nomeacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1041/emenda_supressiva_ao_pl_14.2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_01.2021_dados_atualizados_covid.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_02.2021_drenagem_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_02.2021_insalubridade_saude.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_03.2021_sec_planejamento_pregao_eletronico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_04.2021_cpl_preenchimento_informacao_tce.pi.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_03.2021_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_01.2021_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_01.2021_projeto_de_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_04.2021_ruas_a_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_01.2021_calcamento_rua_joao_batista_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_02.2021_equipe_fixa_da_equatorial.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_01.2021_estarada_melancias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_01.2021_pintura_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_02.2021_calcamento_rua_do_seu_filipe_do_d._toinha_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_03.2021_bueiro_na_rua_do_marcio_pola.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_05.2021_cria_o_conselho_de_politica_de_administracao_e_remuneracao_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_03.2021_inclusao_no_grupo_prioritario.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_06.2021_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1063/indicativo_01.2021_praca_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1064/indicativo_02.2021_porto_na_140.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_02.2021_porto_no_rio_parnaiba_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_02.2021_iluminacao_publica_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_03.2021_ronda_policial.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_03.2021_precatorios.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1070/indicativo_03.2021_capela_e_area_coberta_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_04.2021_carrinho_para_caixao_e_vestuario_para_coveiros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1072/indicativo_04.2021_mercado_do_peixe_140.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_04.2021_pescadores.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1074/indicativo_05.2021_cais_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_05.2021_reforma_do_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_06.2021_reforma_do_centro_cirurgico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1078/indicativo_06.2021_uti_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_05.2021_praca_e_academia_posto_de_saude_da_vila_parnaiba.docx.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_05.2021_melhoria_no_calcamento_quadra_e_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_09.2021_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_10.2021_calcamento_q02_vp.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_06.2021_projeto_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_06.2021_projeto_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_06.2021_alsfato_do_ambulato_ao_trevo_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_11.2021_praca_da_juventude_quadra_02_vp.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_05.2021_calcamento_rua_leonice_coqueiro_vbe.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_07.2021_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_08.2021_iluminacao_ate_a_escola_tecnica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_12.2021_praca_da_igreja_do_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_02.2021_calcamento_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_03.2021_calcamento_rua_da_qd_14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_13.2021_antigo_matadouro_como_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_14.2021_quebramolas_suvaco_da_cobra.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_15.2021_protecao_no_chuveiraqo_do_balneario.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_16.2021_iluminacao_da_via_sacra.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_17.2021_degrau_porta_lateral_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_18.2021_reflorestamento.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_19.2021_ecotampas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_20.2021_limpeza_dos_bueiros_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_09.2021_ponte_do_cardoso.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_08.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_07.2021_passarela_no_bosque_da_vbe.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_21.2021_projeto_balneario_limpo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_22.2021_curso_de_geracao_de_emprego_e_renda.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_23.2021_academia_de_saude_na_nova_praca_da_vbe.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1142/indicativo_07.2021_concluir_calcamento_rua_dos_pescadores.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1143/indicativo_08.2021_sarjentas_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1144/indicativo_09.2021_tambores_de_lixo_com_tampa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_24.2021_contratacao_de_turismologa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_25.2021_campeonato_aquatico_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_27.2021_exames_de_prostata.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_26.2021_parque_aquatico_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_09.2021_-_14o_professores.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1151/indicativo_10.2021_iluminacao_do_loteamento_edvaldo_alencar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1152/oficio_01.2021_cestas_basicas_aos_pescadores_junto_ao_senar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_04.2021_recuperacao_estradao_na_hbfitness.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_06.2021_aquisicao_de_maquina_de_fraldas_e_absorventes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_10.2021_calcamento_rua_expedito_araujo_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_11.2021_iluminacao_publica_rua_mista_no_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_12.2021_bueiro_na_quadra_02_da_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_13.2021_iluminacao_no_bosque_na_rua_pernambuco_na_vila_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_28.2021_plantao_noturno_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1037/oficio_004_-_sec_planejamento_e_gestao_-_copia_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_01.2021_extratos_conta_fundef.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1055/pedido_de_informacoes_sobre_verba_do_fundeb303.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1112/requerimento_03.2021_pedido_de_informacoes_pmaq.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1118/requerimento_04.2021_pedido_de_informacoes.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1124/requerimento_01.2021_adiamento_de_votacao_pl_14.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1131/requerimento_01.2021_vale_gas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1136/requerimento_01.2021_previne_brasil_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1159/requerimento_02.2021_sms_copia_de_processos_322_e_323.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1130/veto_ao_pl_01.2021_diretrizes_para_as_acoes_de_promocao_da_dignidade_menstrual.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_01.2021_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_01.2021_igrejas_e_templo_como_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_02.2021_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1045/pl_02.2021_reduz_icms_e_alvaras_aos_comerciantes.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1054/pl_03.2021_antecipacao_de_feriados_municipais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1056/pl_01.2021_proibicao_corte_energia_e_agua.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1061/pl_01.2020_doacao_de_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1062/pl_01_atividade_essencial_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1077/pl_09.2020_ldo_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1094/pl_10.2020_cria_o_servico_de_inspecao_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1096/pl_11.2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1097/pl_01.2021_diretrizes_para_as_acoes_de_promocao_da_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1102/pl_02.2021_parque_esportivo_rafael_celestino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1103/pl_01.2021_nomeia_praca_na_quadra_vbe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1105/pl_12.2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_03.2021_medalha_dona_ducarmo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1111/pl_04.2021_medalha_neidinha.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_02.2021_veda_contratacao_de_pessoas_condenadas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1114/pl_05.2021_medalha_julio_cesar_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1115/pl_06.2021_emenda_a_lei_512.2019_medalha_legislativa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1117/pl_13.2021_doacao_de_terreno_no_loteamento_edivaldo_alencar_a_igreja.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1121/pl_14.2021_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1125/pl_15.2020_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1127/pl_16.2020_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1129/pl_01.2021_medalha_nicinha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1135/pl_04.2021_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1150/pl_18.2021_doacao_de_terreno_a_loja_marconica_de_floriano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1160/pl_02.2021_medalha_ao_dep_georgiano_net.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1162/pl_21.2021_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1163/pl_03.2021_medalha_de_honra_georgiano_filho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1164/pl_02.2021_medalha_ao_sr._eulalio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1057/pelo_06.2021_modifica_art._170_e_174.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1069/emenda_a_lei_organica_no._09.2021__modifica_o_art_170.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1058/plc_07.2021_cria_secretaria_municipal_da_mulher_e_diversidade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1104/emenda_inclusiva_ao_projeto_0142020_que_cria_o_cadstro_eletronica.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1123/emenda_01.2021_ao_projeto_de_lei_014.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1133/emenda_inclusiva_ao_pl_02.2021_veda_nomeacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1038/emenda_modificativa_ao_projeto_de_lei_01.2021_da_vereadora_helvia_de_almeida_santos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1042/emenda_modificativa_ao_art_21_pl_14.2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1101/emenda_modificativa_ao_pl_09.2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1109/pelo_01.2021_a_lei_256.1998_nome_da_praca_da_quadra_14.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1128/emenda_01.2021_ao_projeto_de_lei_014.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1132/emenda_modificativa_ao_pl_02.2021_veda_nomeacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1041/emenda_supressiva_ao_pl_14.2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_01.2021_dados_atualizados_covid.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_02.2021_drenagem_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_02.2021_insalubridade_saude.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_03.2021_sec_planejamento_pregao_eletronico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_04.2021_cpl_preenchimento_informacao_tce.pi.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_03.2021_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1036/indicacao_01.2021_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_01.2021_projeto_de_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_04.2021_ruas_a_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_01.2021_calcamento_rua_joao_batista_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1049/indicacao_02.2021_equipe_fixa_da_equatorial.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1050/indicacao_01.2021_estarada_melancias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_01.2021_pintura_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_02.2021_calcamento_rua_do_seu_filipe_do_d._toinha_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_03.2021_bueiro_na_rua_do_marcio_pola.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_05.2021_cria_o_conselho_de_politica_de_administracao_e_remuneracao_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_03.2021_inclusao_no_grupo_prioritario.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_06.2021_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1063/indicativo_01.2021_praca_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1064/indicativo_02.2021_porto_na_140.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1065/indicacao_02.2021_porto_no_rio_parnaiba_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1066/indicacao_02.2021_iluminacao_publica_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1067/indicacao_03.2021_ronda_policial.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_03.2021_precatorios.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1070/indicativo_03.2021_capela_e_area_coberta_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_04.2021_carrinho_para_caixao_e_vestuario_para_coveiros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1072/indicativo_04.2021_mercado_do_peixe_140.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_04.2021_pescadores.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1074/indicativo_05.2021_cais_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1075/indicacao_05.2021_reforma_do_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_06.2021_reforma_do_centro_cirurgico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1078/indicativo_06.2021_uti_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_05.2021_praca_e_academia_posto_de_saude_da_vila_parnaiba.docx.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_05.2021_melhoria_no_calcamento_quadra_e_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_09.2021_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_10.2021_calcamento_q02_vp.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_06.2021_projeto_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_06.2021_projeto_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_06.2021_alsfato_do_ambulato_ao_trevo_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_11.2021_praca_da_juventude_quadra_02_vp.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_05.2021_calcamento_rua_leonice_coqueiro_vbe.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_07.2021_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_08.2021_iluminacao_ate_a_escola_tecnica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_12.2021_praca_da_igreja_do_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_02.2021_calcamento_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1099/indicacao_03.2021_calcamento_rua_da_qd_14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1100/indicacao_13.2021_antigo_matadouro_como_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_14.2021_quebramolas_suvaco_da_cobra.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_15.2021_protecao_no_chuveiraqo_do_balneario.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1108/indicacao_16.2021_iluminacao_da_via_sacra.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1116/indicacao_17.2021_degrau_porta_lateral_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1119/indicacao_18.2021_reflorestamento.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1120/indicacao_19.2021_ecotampas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1122/indicacao_20.2021_limpeza_dos_bueiros_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_09.2021_ponte_do_cardoso.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_08.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_07.2021_passarela_no_bosque_da_vbe.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_21.2021_projeto_balneario_limpo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1139/indicacao_22.2021_curso_de_geracao_de_emprego_e_renda.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_23.2021_academia_de_saude_na_nova_praca_da_vbe.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1142/indicativo_07.2021_concluir_calcamento_rua_dos_pescadores.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1143/indicativo_08.2021_sarjentas_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1144/indicativo_09.2021_tambores_de_lixo_com_tampa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_24.2021_contratacao_de_turismologa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_25.2021_campeonato_aquatico_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_27.2021_exames_de_prostata.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_26.2021_parque_aquatico_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_09.2021_-_14o_professores.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1151/indicativo_10.2021_iluminacao_do_loteamento_edvaldo_alencar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1152/oficio_01.2021_cestas_basicas_aos_pescadores_junto_ao_senar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_04.2021_recuperacao_estradao_na_hbfitness.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_06.2021_aquisicao_de_maquina_de_fraldas_e_absorventes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_10.2021_calcamento_rua_expedito_araujo_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_11.2021_iluminacao_publica_rua_mista_no_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_12.2021_bueiro_na_quadra_02_da_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_13.2021_iluminacao_no_bosque_na_rua_pernambuco_na_vila_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_28.2021_plantao_noturno_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1037/oficio_004_-_sec_planejamento_e_gestao_-_copia_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_01.2021_extratos_conta_fundef.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1055/pedido_de_informacoes_sobre_verba_do_fundeb303.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1112/requerimento_03.2021_pedido_de_informacoes_pmaq.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1118/requerimento_04.2021_pedido_de_informacoes.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1124/requerimento_01.2021_adiamento_de_votacao_pl_14.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1131/requerimento_01.2021_vale_gas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1136/requerimento_01.2021_previne_brasil_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1159/requerimento_02.2021_sms_copia_de_processos_322_e_323.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2021/1130/veto_ao_pl_01.2021_diretrizes_para_as_acoes_de_promocao_da_dignidade_menstrual.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>