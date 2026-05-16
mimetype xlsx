--- v0 (2026-02-15)
+++ v1 (2026-05-16)
@@ -54,1281 +54,1281 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Guadalupe - PMG</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_01.2022_reajuste_do_magisterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_01.2022_reajuste_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores profissionais do Magistério da Educação Básica do Município de Guadalupe (PI), para fim de adequação ao piso nacional dos profissionais da educação básica.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Odair Holanda</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_01.2022_transparencia_de_obras_publicas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_01.2022_transparencia_de_obras_publicas.pdf</t>
   </si>
   <si>
     <t>Institui a política de transparência nas obras públicas do município de Guadalupe-PI.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1171/pl_02.2022_previne_brasil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1171/pl_02.2022_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de diretrizes de concessão, bem como sobre a alteração da nomenclatura dada ao incentivo financeiro variável por desempenho para os profissionais da Atenção Primária a Saúde - APS, alterando legislação anterior sobre o tema, em especial a Lei Municipal n° 449/2014, tudo em atendimento as Portarias n° 2.979 e n° 3.222, provenientes do Ministério da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_03.2022_credito_adcional_suplementar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_03.2022_credito_adcional_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_05.2022_ldo_2023.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_05.2022_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2023, reformulação do Plano Plurianual do período 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Amadeu Júnior</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1182/pl_01.2022_centro_de_educacao_jose_jociler_pereira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1182/pl_01.2022_centro_de_educacao_jose_jociler_pereira.pdf</t>
   </si>
   <si>
     <t>Denomina o prédio onde funcionava o antigo Hotel Guadalupe para que passe a ter a seguinte denominação: CENTRO DE EDUCAÇÃO PROFESSOR JOSÉ JOCILER PEREIRA.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1183/pl_02.2022_-_etr_5g.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1183/pl_02.2022_-_etr_5g.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para o licenciamento de instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR previamente autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_09.2022_credito_adicional_especial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_09.2022_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jesse James</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_01.2022_renomeia_a_rua_fazenda_modelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_01.2022_renomeia_a_rua_fazenda_modelo.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da rua da fazenda modelo como Rua Raimundo Saraiva Cipriano.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_03.2022_tratamento_do_autismo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_03.2022_tratamento_do_autismo.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso de instrumentos de vigilância, rastreamento precoce e resposta ao tratamento do Autismo nas Unidades Públicas de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_02.2022_canil_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_02.2022_canil_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e funcionamento do canil municipal de Guadalupe-PI e dá outras providências.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vanuza Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_02.2022_canil_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_02.2022_canil_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para as ações do Dia do Pescador Artesanal de Guadalupe-PI no dia 29 de junho.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1204/pl_07.2022_credito_adicional_especial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1204/pl_07.2022_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_02.2022_medalha_e_diploma_de_gratidao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_02.2022_medalha_e_diploma_de_gratidao.pdf</t>
   </si>
   <si>
     <t>Cria a "Medalha e o Diploma de Reconhecimento e Gratidão" aos trabalhadores envolvidos em atividades essenciais durante a decretação da Pandemia da COVID-19 no Munícipio de Guadalupe.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luciana Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_01.2022_medalha_dr._joao_luiz_da_rocha.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_01.2022_medalha_dr._joao_luiz_da_rocha.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal ao dr. João Luiz da Rocha e dá outras providencias.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dr. Dilson</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1208/pl_01.2022_medalha_idalia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1208/pl_01.2022_medalha_idalia.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal à sra. Idália Araújo Nascimento Soares e dá outras providencias.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_02.2022_mario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_02.2022_mario.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal ao sr. Mário Carvalho da Silva e dá outras providencias.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_03.2022_joao_maria.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_03.2022_joao_maria.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal ao sr. João Maria Mousinho e dá outras providencias.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Adão Moura</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_01.2022_medalha_pastor_avelino.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_01.2022_medalha_pastor_avelino.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal ao Sr. José Avelino de Sousa e dá outras providencias.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1212/pl_03.2022_tc_padre_pedro_nunes_de_almeida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1212/pl_03.2022_tc_padre_pedro_nunes_de_almeida.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Padre Pedro Nunes de Almeida.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1213/pl_04.2022_tc_franciscon_vitorino_silva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1213/pl_04.2022_tc_franciscon_vitorino_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Francisco Vitorino Silva.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1214/pl_02.2022_tc_erinaldo_luiz_da_silva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1214/pl_02.2022_tc_erinaldo_luiz_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor Erinaldo Luiz da Silva.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1215/pl_03.2022_tc_jose_da_costa_rodrigues.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1215/pl_03.2022_tc_jose_da_costa_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor Jose da Costa Rodrigues.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1216/pl_04.2022_tc_francisco_rodrigues_lima.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1216/pl_04.2022_tc_francisco_rodrigues_lima.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor Francisco Rodrigues Lima.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_02.2022_tc_jose_wilson_bezerra_de_sousa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_02.2022_tc_jose_wilson_bezerra_de_sousa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. José Wilson Bezerra de Sousa.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_03.2022_tc_carlos_augusto_costa_melo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_03.2022_tc_carlos_augusto_costa_melo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Carlos Augusto Costa Melo.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1219/pl_04.2022_praca_de_eventos_do_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1219/pl_04.2022_praca_de_eventos_do_balneario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça de Eventos do Balneário Belém Brasília que terá o nome de BENEDITO PEREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1220/pl_05.2022_tc_joao_filho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1220/pl_05.2022_tc_joao_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. João de Sousa Pereira Filho.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1221/pl_02.2022_tc_major_reginaldo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1221/pl_02.2022_tc_major_reginaldo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Major Reginaldo de Sousa Silva.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1222/pl_04.2022_francisco_primo_de_carvalho_barbosa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1222/pl_04.2022_francisco_primo_de_carvalho_barbosa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Francisco Primo de Carvalho Barbosa.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1223/pl_05.2022_tc_mara_regina_rocha_aguiar_rodrigues.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1223/pl_05.2022_tc_mara_regina_rocha_aguiar_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Mara Regina Rocha Aguiar Rodrigues.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1224/pl_06.2022_tc_vito_alves_da_silva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1224/pl_06.2022_tc_vito_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Vito Alves da Silva.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Hélvia Almeida</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1225/pl_01.2022_tc_lucas_barreto.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1225/pl_01.2022_tc_lucas_barreto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Lucas Paulo Barreto Santos.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1226/pl_02.2022_tc_lazaro_santos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1226/pl_02.2022_tc_lazaro_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Lázaro de Almeida Santos.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1227/pl_03.2022_tc_junior_da_agroforte.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1227/pl_03.2022_tc_junior_da_agroforte.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. José Irisval Pereira de Sá Junior.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1228/pl_03.2022_tc_adcarliton_rodrigues_ad.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1228/pl_03.2022_tc_adcarliton_rodrigues_ad.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Adcárliton Rodrigues da Silva.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Francineth Lima</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1229/pl_01.2022_tc_antonio_de_sousa_pereira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1229/pl_01.2022_tc_antonio_de_sousa_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Antônio de Sousa Pereira.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1230/pl_02.2022_tc_celia_onning_kramarczuk.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1230/pl_02.2022_tc_celia_onning_kramarczuk.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Célia Onning Kramarczuk.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1231/pl_05.2022_tc_policial_mendes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1231/pl_05.2022_tc_policial_mendes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Francisco Mendes Costa.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1232/pl_06.2022_tc_luiz_alves_monteiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1232/pl_06.2022_tc_luiz_alves_monteiro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Luiz Alves Monteiro.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1233/pl_04.2022_tc_franci_ferreira_coelho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1233/pl_04.2022_tc_franci_ferreira_coelho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Francí Ferreira Coelho.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_04.2022_tc_antonio_jose_goncalves_guimaraes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_04.2022_tc_antonio_jose_goncalves_guimaraes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Antonio José Gonçalves Guimarães e dá outras providencias.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1235/pl_05.2022_tc_reginalva_carreira_goncalves_guimaraes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1235/pl_05.2022_tc_reginalva_carreira_goncalves_guimaraes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Reginalva Carreira Gonçalves Guimarães e dá outras providencias.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_07.2022_tc_francelina_izabel_de_jesus_lopes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_07.2022_tc_francelina_izabel_de_jesus_lopes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Francelina Izabel de Jesus Lopes, e dá outras providencias.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_07.2022_tc_excelsa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_07.2022_tc_excelsa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense a Sra. Excelsa Maria Norberta Bezerra Mendes.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_03.2022_arlene_pereira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_03.2022_arlene_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Maria Arlene Alves Coelho Pereira.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1240/pl_05.2022_tc_aldaci_sousa_e_silva_sa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1240/pl_05.2022_tc_aldaci_sousa_e_silva_sa.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Honorário ao Senhora Aldaci Sousa e Silva Sá.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1242/pl_04.2022_tc_jose_alves_do_nascimento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1242/pl_04.2022_tc_jose_alves_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. José Alves do Nascimento.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1243/pl_04.2022_tc_neilton_rodrigues_vieira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1243/pl_04.2022_tc_neilton_rodrigues_vieira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Neilton Rodrigues Vieira.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1244/pl_05.2022_tc_joao_da_silva_miranda.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1244/pl_05.2022_tc_joao_da_silva_miranda.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. João da Silva Miranda.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_03.2022_tc_camilo_moraes_diogenes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_03.2022_tc_camilo_moraes_diogenes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Camilo Moraes Diógenes.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1247/pl_06.2022_tc_raimundo_da_silva_gomes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1247/pl_06.2022_tc_raimundo_da_silva_gomes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Raimundo da Silva Gomes.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1248/pl_14.2022_piso_salario_acs_ace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1248/pl_14.2022_piso_salario_acs_ace.pdf</t>
   </si>
   <si>
     <t>Fixa o Piso Salarial, em conformidade com a Emenda Constitucional n° 120/2022 e exclui do cálculo para fins do limite de despesa com pessoal as receitas e despesas realizadas com o pagamento dos salários dos agentes de combate as endemias e agentes comunitários de saúde."</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1250/pl_16.2022_credito_suplementar_pagamento_dos_precatorios.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1250/pl_16.2022_credito_suplementar_pagamento_dos_precatorios.pdf</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1251/pl_06.2022_tc_aercio_carlos_fernandes_de_santana.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1251/pl_06.2022_tc_aercio_carlos_fernandes_de_santana.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense ao Sr. Aercio Carlos Fernandes de Santana</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1255/pl_17.2022_reformulacao_do_ppa_2022-2025_substitutivo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1255/pl_17.2022_reformulacao_do_ppa_2022-2025_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação do Plano Plurianual - PPA 2022-2025, do Município de Guadalupe, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1256/pl_18.2022_loa_2023_substitutivo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1256/pl_18.2022_loa_2023_substitutivo.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GUADALUPE, ESTADO DO PIAUÍ, PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1259/pl_05.2022_castracao_de_animais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1259/pl_05.2022_castracao_de_animais.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DO CONTROLE DE NATALIDADE DE CÃES E GATOS E DÁ OUTRAS PROVIDÊNCIAIS.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1260/pl_20.2022_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1260/pl_20.2022_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1261/pl_21.2022_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1261/pl_21.2022_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1273/pl_22.2022_alienacao_de_veiculos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1273/pl_22.2022_alienacao_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar por intermédio de certame licitatório, modalidade Leilão Público, tipo presencial e on-line, simultâneo, os bens moveis considerados inservíveis (irrecuperáveis, ociosos e/ou antieconômicos) da Prefeitura Municipal de Guadalupe.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1276/pl_23.2022_abono_fundeb.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1276/pl_23.2022_abono_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de concessão do Abono - FUNDEB aos Profissionais da Educação Básica da Rede Municipal de Ensino de Guadalupe - PI, na forma que especifica.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1252/plc_15.2022_altera_a_lei_546.2021_cargos_concurso.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1252/plc_15.2022_altera_a_lei_546.2021_cargos_concurso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 546/2021 acrescentando artigos, criando cargos de natureza efetiva e suas respectivas vagas, alterando a quantidade de cargos existentes de caráter efetivo na estrutura administrativa do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1257/plc_019.2022_altera_a_lei_546.2021_secretaria_dos_transportes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1257/plc_019.2022_altera_a_lei_546.2021_secretaria_dos_transportes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da SECRETARIA MUNICIPAL DE TRANSPORTES, alterando e acrescentando dispositivos a Lei n° 546/2021 de 07 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>PEMM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1187/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1187/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei nº. 09/2022 transferindo R$ 150.000,00 ao Hospital Municipal para aquisição de medicamentos e suprimentos para o Hospital</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1188/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1188/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei nº. 09/2022 transferindo R$ 41.927,96 à Secretaria Municipal de Trabalho e Desenvolvimentos social para manutenção do Conselho Tutelar para aquisição de medicamentos e suprimentos para o Hospital</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1189/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1189/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei nº. 09/2022 transferindo R$ 20.963,98 à Secretaria Municipal da Mulher e Diversidade Sexual para manutenção dessa Secretaria Municipal.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1253/emenda_modificativa_ao_pl_014.2022_vencimento_unico_ace_acs.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1253/emenda_modificativa_ao_pl_014.2022_vencimento_unico_ace_acs.pdf</t>
   </si>
   <si>
     <t>Com o Presente, segue proposta de emenda modificativa o Art. 4º do referido projeto.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1274/emm_01.2022_ao_pl_01.2022_centro_jose_jociler.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1274/emm_01.2022_ao_pl_01.2022_centro_jose_jociler.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°. 01/2022 ao Projeto de Lei n. 01/2022 de autoria do Vereador Amadeu Luiz Pereira Júnior</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1275/projeto_de_resolucao_correcao_subsidio_2023.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1275/projeto_de_resolucao_correcao_subsidio_2023.docx</t>
   </si>
   <si>
     <t>Reajusta e Atualiza o subsídio do Vereador para o ano de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Aprova as contas do Executivo Municipal referentes ao exercício do ano de 2019 e anteriores, e dá outras providências.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1167/ind_01.2022_restaurar_via_da_eta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1167/ind_01.2022_restaurar_via_da_eta.pdf</t>
   </si>
   <si>
     <t>Indico a Exma., Senhora Prefeita Municipal, após ouvido o plenário na forma regimental, que adote as providências para recuperação da via que dá acesso a estação de tratamento de água no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_01.2022_recuperacao_rua_margarida_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_01.2022_recuperacao_rua_margarida_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a recuperação da Rua Margarida no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_01.2022_saude_fisica_mental_e_social_das_mulheres.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_01.2022_saude_fisica_mental_e_social_das_mulheres.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, que sejam intensificadas, durante o mês de março, as ações voltadas para a saúde física, mental e social das mulheres em nosso município.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_02.2022_carro_fumace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_02.2022_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Saúde, esforços junto ao Governo do Estado para solicitar o carro fumacê para profilaxia em relação a dengue.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_01.2022_atividades_esportivas_para_terceira_idade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_01.2022_atividades_esportivas_para_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita Municipal, Maria Jozeneide Fernandes Lima, após ouvido o plenário, juntamente com as Secretarias Municipais de Esporte, Cultura, Turismo e Lazer e a da Assistência Social que promova um torneio de jogos “baralho, dominós, bingos etc.” com premiações para pessoas na terceira idade.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_03.2022_inclusao_social.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_03.2022_inclusao_social.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Assistência Social, a realização de ações voltadas para a conscientização da inclusão social.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_04.2022_reimplantacao_a_apae.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_04.2022_reimplantacao_a_apae.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, buscar parcerias para a reimplantação da Associação de Pais e Amigos dos Excepcionais (APAE) em nosso município.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_05.2022_nucleo_da_familia_sme.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_05.2022_nucleo_da_familia_sme.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação do Núcleo da Família vinculado à Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_06.2022_quebramola_no_em_eduarda_batista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_06.2022_quebramola_no_em_eduarda_batista.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de redutor de velocidade em frente à Escola Municipal Eduarda Batista de Castro, no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_02.2022_rotatoria_forum.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_02.2022_rotatoria_forum.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita Municipal, Maria Jozeneide Fernandes Lima, após ouvido o plenário, que seja feita a sinalização da rotatória próximo ao fórum da cidade com a recuperação do redutor de velocidade na Avenida Manoel Ribeiro da Fonseca, próximo a barbearia na esquina e loja do Genario.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_01.2022_carro_fumace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_01.2022_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal Saúde, que seja utilizado o Carro Fumacê para combater doenças transmitidas por mosquitos nas ruas da cidade de Guadalupe.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_07.2022_educacao_ambiental.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_07.2022_educacao_ambiental.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretarias Municipais de Meio Ambiente e de Educação, desenvolver ações voltadas área educação ambiental.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_08.2022_educacao_no_transito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_08.2022_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Educação, desenvolver ações voltadas área educação no trânsito.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_09.2022_quebramola_na_em_raimundo_nonato.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_09.2022_quebramola_na_em_raimundo_nonato.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de sinalização horizontal e vertical e de redutor de velocidade (quebra-molas) em frente a Escola Municipal Raimundo Nonato.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_10.2022_acoes_sobre_anemia_e_leucemia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_10.2022_acoes_sobre_anemia_e_leucemia.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Saúde, trabalhar ações voltadas para prevenção e tratamento da anemia/leucemia (junho laranja).</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_01.2022_banheiros_adaptados_no_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_01.2022_banheiros_adaptados_no_hospital.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através das Secretarias Municipais de Infraestrutura e da Saúde, a implantação de acessibilidade nos banheiros do Hospital Municipal de Guadalupe.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_03.2022_abertura_de_rua_na_beira_rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_03.2022_abertura_de_rua_na_beira_rio.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita Municipal, Maria Jozeneide Fernandes Lima, através da Secretaria Municipal de Infraestrutura, a abertura de uma rua saindo da Rua Beira-Rio conhecida como “Suvaco da Cobra”.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_01.2022_limpeza_atras_da_smtds.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_01.2022_limpeza_atras_da_smtds.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, através das Secretarias Municipais de Infraestrutura e da Saúde, a limpeza da quadra que fica atrás da Secretaria Municipal do Trabalho e Desenvolvimento Social, com a retira de carros, tanque e outros.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1199/indicacao_02.2022_vaca_mecanica_e_derivados_de_soja.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1199/indicacao_02.2022_vaca_mecanica_e_derivados_de_soja.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, através das Secretarias Municipais de Agricultura, de Assistência Social e de Educação, a implantação de uma mini usina “VACA MECANICA” para produção de leite de soja e derivados de soja.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_03.2022_complemento_rua_c_na_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_03.2022_complemento_rua_c_na_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, através da Secretaria Municipal de Infraestrutura, que seja realizada o complemento do calçamento do Rua C, iniciando na baixa - perto das bueiras, no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_04.2022_fabrica_de_polpa_e_cajuina.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_04.2022_fabrica_de_polpa_e_cajuina.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, através da Secretaria Municipal de Agricultura, que seja ativada a fábrica de cajuína e polpa de frutas, no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_11.2022_calcamento_rua_piaui_sao_felix.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_11.2022_calcamento_rua_piaui_sao_felix.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamento na Rua Piauí, Bairro São Félix.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1237/indicacao_12.2022_reativacao_do_proerd.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1237/indicacao_12.2022_reativacao_do_proerd.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através de parceiras reativar o programa PROERD nas escolas, bem como, a reativar o programa Pelotão Mirim Alfa.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1241/indicacao_04.2022_fardamento_eja.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1241/indicacao_04.2022_fardamento_eja.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita Municipal, Maria Jozeneide Fernandes Lima, que seja feita doações de fardamentos e kits escolares aos alunos do “EJA” Educação de jovens e adultos.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1245/indicacao_05.2022_letreiro_eu_amo_guadalupe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1245/indicacao_05.2022_letreiro_eu_amo_guadalupe.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita Municipal, Maria Jozeneide Fernandes Lima, juntamente com a Secretaria Municipal de Infraestrutura, que seja recuperada a pintura do letreiro turístico: Eu❤️Guadalupe na praça da matriz, no Centro da cidade.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1254/indicacao_13.2022_acoes_do_setembro_amarelo_nas_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1254/indicacao_13.2022_acoes_do_setembro_amarelo_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Saúde, realizar nas escolas ações preventivas relacionadas ao setembro amarelo.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1258/indicacao_02.2022_avaliacao_de_desempenho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1258/indicacao_02.2022_avaliacao_de_desempenho.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Educação, solicitar A AVALIAÇÃO DE DESMPENHO DE FORMA AUTOMATICA DE ACORDO COM O PLANO DECENAL DO MUNICIPIO META 17.8. Tendo em vista que, nunca foi feito avaliação de desempenho para a mudança de níveis e de classe, como manda a Lei APROVADO NO PLANO DECENAL DE 2014/2024. Os Professores estão no prejuízo na sua valorização profissional.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1262/indicativo_01.2022_asfalto_mariano_de_castro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1262/indicativo_01.2022_asfalto_mariano_de_castro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja implantado o asfaltamento da avenida na continuação da Rua Mariano de Castro sentido Coqueiro até Posto de Saúde.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a revitalização e a construção de uma praça na Igreja de São Sebastião no bairro Coqueiro e continuação do calçamento na rua modesta em destino à esta igreja.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1264/indicacao_14.2022_baile_de_debutantes_comunitario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1264/indicacao_14.2022_baile_de_debutantes_comunitario.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através das Secretarias Municipais: de Assistência Social, da Juventude e da Mulher a realização do baile de 15 anos para jovens guadalupenses.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_15.2022_calcamento.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_15.2022_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura a continuação do calmamente nas ruas A, B e C do Bairro Cruzeta, bem como, o calçamento da Rua Elísio Mousinho no Bairro Centro.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_16.2022_arvores_na_beira-rio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_16.2022_arvores_na_beira-rio.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria de Meio Ambiente a realização de plantio de mudas nas margens do rio.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_02.2022_sinalizacao_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_02.2022_sinalizacao_centro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a sinalização vertical e horizontal nas ruas de nossa Cidade, em especial, as ruas do Centro.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_03.2022_asfalto_avenida_ebenzer.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_03.2022_asfalto_avenida_ebenzer.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, solicito A PAVIMENTAÇÃO ASFALTICA NA AVENIDA EBENEZER GUEIROS NA VILA PARNAIBA. Tendo em vista melhor qualidade para quem transita naquela avenida, que inclusive tem uma escola da rede municipal.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_04.2022_academia_no_trevo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_04.2022_academia_no_trevo.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura e Secretaria Municipal de Saúde, solicito A INSTALAÇÃO DE UMA ACADEMIA POPULAR NO TREVO QUE LIGA O BALNEÁRIO BELEM BRASILIA E BAIRRO VILA BOA ESPERANÇA, tendo em vista que aquele local é muito frequentado pela população onde é feito caminhada para uma autoajuda na melhor qualidade de vida e saúde.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_05.2022_calcamento_loteamento_edvaldo_alencar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_05.2022_calcamento_loteamento_edvaldo_alencar.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura e Secretaria das Cidades, solicito A PAVIMENTAÇÃO DE CALÇAMENTO POLIEDRICO NO LOTEAMENTO EDVALDO ALENCAR NO BAIRRO VILA NOVA. Tendo em vista melhor qualidade para quem transita naquele novo loteamento.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_06.2022_natal_das_criancas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_06.2022_natal_das_criancas.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria do Trabalho e Assistência Social e Secretaria de Cultura, que seja REALIZADO O NATAL DAS CRIANÇAS EM GUADALUPE, tendo em vista a integração das crianças do nosso município.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_07.2022_avenida_na_rua_sao_sebastiao_ate_a_igreja.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_07.2022_avenida_na_rua_sao_sebastiao_ate_a_igreja.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria de Infraestrutura e Secretaria das Cidades, que seja FEITO UMA AVENIDA NA RUA SÃO SEBASTIAO NO BAIRRO COQUEIRO, QUE LIGA ATÉ A IGREJA DE SÃO SEBASTIAO, tendo em vista que naquela rua já está bem habitada e tem o grande fluxo de pessoas do Bairro Coqueiro e Bairro Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Amadeu Júnior, Odair Holanda, Vanuza Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1172/requerimento_01.2022_audiencia_publica_agespisa.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1172/requerimento_01.2022_audiencia_publica_agespisa.pdf</t>
   </si>
   <si>
     <t>Solicita realização de Audiência Pública para tratar de assuntos pertinentes a precariedade no sistema de abastecimento do Município de Guadalupe em face da concessionária AGESPISA S/A</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1173/requerimento_02.2022_fardamento_escolar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1173/requerimento_02.2022_fardamento_escolar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o fornecimento de fardamento escolar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1635,67 +1635,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_01.2022_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_01.2022_transparencia_de_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1171/pl_02.2022_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_03.2022_credito_adcional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_05.2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1182/pl_01.2022_centro_de_educacao_jose_jociler_pereira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1183/pl_02.2022_-_etr_5g.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_09.2022_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_01.2022_renomeia_a_rua_fazenda_modelo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_03.2022_tratamento_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_02.2022_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_02.2022_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1204/pl_07.2022_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_02.2022_medalha_e_diploma_de_gratidao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_01.2022_medalha_dr._joao_luiz_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1208/pl_01.2022_medalha_idalia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_02.2022_mario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_03.2022_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_01.2022_medalha_pastor_avelino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1212/pl_03.2022_tc_padre_pedro_nunes_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1213/pl_04.2022_tc_franciscon_vitorino_silva.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1214/pl_02.2022_tc_erinaldo_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1215/pl_03.2022_tc_jose_da_costa_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1216/pl_04.2022_tc_francisco_rodrigues_lima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_02.2022_tc_jose_wilson_bezerra_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_03.2022_tc_carlos_augusto_costa_melo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1219/pl_04.2022_praca_de_eventos_do_balneario.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1220/pl_05.2022_tc_joao_filho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1221/pl_02.2022_tc_major_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1222/pl_04.2022_francisco_primo_de_carvalho_barbosa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1223/pl_05.2022_tc_mara_regina_rocha_aguiar_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1224/pl_06.2022_tc_vito_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1225/pl_01.2022_tc_lucas_barreto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1226/pl_02.2022_tc_lazaro_santos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1227/pl_03.2022_tc_junior_da_agroforte.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1228/pl_03.2022_tc_adcarliton_rodrigues_ad.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1229/pl_01.2022_tc_antonio_de_sousa_pereira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1230/pl_02.2022_tc_celia_onning_kramarczuk.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1231/pl_05.2022_tc_policial_mendes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1232/pl_06.2022_tc_luiz_alves_monteiro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1233/pl_04.2022_tc_franci_ferreira_coelho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_04.2022_tc_antonio_jose_goncalves_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1235/pl_05.2022_tc_reginalva_carreira_goncalves_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_07.2022_tc_francelina_izabel_de_jesus_lopes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_07.2022_tc_excelsa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_03.2022_arlene_pereira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1240/pl_05.2022_tc_aldaci_sousa_e_silva_sa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1242/pl_04.2022_tc_jose_alves_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1243/pl_04.2022_tc_neilton_rodrigues_vieira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1244/pl_05.2022_tc_joao_da_silva_miranda.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_03.2022_tc_camilo_moraes_diogenes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1247/pl_06.2022_tc_raimundo_da_silva_gomes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1248/pl_14.2022_piso_salario_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1250/pl_16.2022_credito_suplementar_pagamento_dos_precatorios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1251/pl_06.2022_tc_aercio_carlos_fernandes_de_santana.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1255/pl_17.2022_reformulacao_do_ppa_2022-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1256/pl_18.2022_loa_2023_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1259/pl_05.2022_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1260/pl_20.2022_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1261/pl_21.2022_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1273/pl_22.2022_alienacao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1276/pl_23.2022_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1252/plc_15.2022_altera_a_lei_546.2021_cargos_concurso.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1257/plc_019.2022_altera_a_lei_546.2021_secretaria_dos_transportes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1187/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1188/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1189/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1253/emenda_modificativa_ao_pl_014.2022_vencimento_unico_ace_acs.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1274/emm_01.2022_ao_pl_01.2022_centro_jose_jociler.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1275/projeto_de_resolucao_correcao_subsidio_2023.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1167/ind_01.2022_restaurar_via_da_eta.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_01.2022_recuperacao_rua_margarida_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_01.2022_saude_fisica_mental_e_social_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_02.2022_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_01.2022_atividades_esportivas_para_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_03.2022_inclusao_social.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_04.2022_reimplantacao_a_apae.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_05.2022_nucleo_da_familia_sme.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_06.2022_quebramola_no_em_eduarda_batista.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_02.2022_rotatoria_forum.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_01.2022_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_07.2022_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_08.2022_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_09.2022_quebramola_na_em_raimundo_nonato.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_10.2022_acoes_sobre_anemia_e_leucemia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_01.2022_banheiros_adaptados_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_03.2022_abertura_de_rua_na_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_01.2022_limpeza_atras_da_smtds.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1199/indicacao_02.2022_vaca_mecanica_e_derivados_de_soja.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_03.2022_complemento_rua_c_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_04.2022_fabrica_de_polpa_e_cajuina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_11.2022_calcamento_rua_piaui_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1237/indicacao_12.2022_reativacao_do_proerd.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1241/indicacao_04.2022_fardamento_eja.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1245/indicacao_05.2022_letreiro_eu_amo_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1254/indicacao_13.2022_acoes_do_setembro_amarelo_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1258/indicacao_02.2022_avaliacao_de_desempenho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1262/indicativo_01.2022_asfalto_mariano_de_castro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1264/indicacao_14.2022_baile_de_debutantes_comunitario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_15.2022_calcamento.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_16.2022_arvores_na_beira-rio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_02.2022_sinalizacao_centro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_03.2022_asfalto_avenida_ebenzer.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_04.2022_academia_no_trevo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_05.2022_calcamento_loteamento_edvaldo_alencar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_06.2022_natal_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_07.2022_avenida_na_rua_sao_sebastiao_ate_a_igreja.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1172/requerimento_01.2022_audiencia_publica_agespisa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1173/requerimento_02.2022_fardamento_escolar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_01.2022_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_01.2022_transparencia_de_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1171/pl_02.2022_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_03.2022_credito_adcional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_05.2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1182/pl_01.2022_centro_de_educacao_jose_jociler_pereira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1183/pl_02.2022_-_etr_5g.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_09.2022_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_01.2022_renomeia_a_rua_fazenda_modelo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_03.2022_tratamento_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_02.2022_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_02.2022_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1204/pl_07.2022_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_02.2022_medalha_e_diploma_de_gratidao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_01.2022_medalha_dr._joao_luiz_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1208/pl_01.2022_medalha_idalia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_02.2022_mario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_03.2022_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_01.2022_medalha_pastor_avelino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1212/pl_03.2022_tc_padre_pedro_nunes_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1213/pl_04.2022_tc_franciscon_vitorino_silva.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1214/pl_02.2022_tc_erinaldo_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1215/pl_03.2022_tc_jose_da_costa_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1216/pl_04.2022_tc_francisco_rodrigues_lima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_02.2022_tc_jose_wilson_bezerra_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_03.2022_tc_carlos_augusto_costa_melo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1219/pl_04.2022_praca_de_eventos_do_balneario.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1220/pl_05.2022_tc_joao_filho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1221/pl_02.2022_tc_major_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1222/pl_04.2022_francisco_primo_de_carvalho_barbosa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1223/pl_05.2022_tc_mara_regina_rocha_aguiar_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1224/pl_06.2022_tc_vito_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1225/pl_01.2022_tc_lucas_barreto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1226/pl_02.2022_tc_lazaro_santos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1227/pl_03.2022_tc_junior_da_agroforte.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1228/pl_03.2022_tc_adcarliton_rodrigues_ad.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1229/pl_01.2022_tc_antonio_de_sousa_pereira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1230/pl_02.2022_tc_celia_onning_kramarczuk.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1231/pl_05.2022_tc_policial_mendes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1232/pl_06.2022_tc_luiz_alves_monteiro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1233/pl_04.2022_tc_franci_ferreira_coelho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_04.2022_tc_antonio_jose_goncalves_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1235/pl_05.2022_tc_reginalva_carreira_goncalves_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_07.2022_tc_francelina_izabel_de_jesus_lopes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_07.2022_tc_excelsa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_03.2022_arlene_pereira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1240/pl_05.2022_tc_aldaci_sousa_e_silva_sa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1242/pl_04.2022_tc_jose_alves_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1243/pl_04.2022_tc_neilton_rodrigues_vieira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1244/pl_05.2022_tc_joao_da_silva_miranda.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_03.2022_tc_camilo_moraes_diogenes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1247/pl_06.2022_tc_raimundo_da_silva_gomes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1248/pl_14.2022_piso_salario_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1250/pl_16.2022_credito_suplementar_pagamento_dos_precatorios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1251/pl_06.2022_tc_aercio_carlos_fernandes_de_santana.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1255/pl_17.2022_reformulacao_do_ppa_2022-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1256/pl_18.2022_loa_2023_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1259/pl_05.2022_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1260/pl_20.2022_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1261/pl_21.2022_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1273/pl_22.2022_alienacao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1276/pl_23.2022_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1252/plc_15.2022_altera_a_lei_546.2021_cargos_concurso.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1257/plc_019.2022_altera_a_lei_546.2021_secretaria_dos_transportes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1187/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1188/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1189/emenda_modificativa_ao_pl_09.2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1253/emenda_modificativa_ao_pl_014.2022_vencimento_unico_ace_acs.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1274/emm_01.2022_ao_pl_01.2022_centro_jose_jociler.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1275/projeto_de_resolucao_correcao_subsidio_2023.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1167/ind_01.2022_restaurar_via_da_eta.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_01.2022_recuperacao_rua_margarida_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_01.2022_saude_fisica_mental_e_social_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_02.2022_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_01.2022_atividades_esportivas_para_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_03.2022_inclusao_social.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_04.2022_reimplantacao_a_apae.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_05.2022_nucleo_da_familia_sme.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_06.2022_quebramola_no_em_eduarda_batista.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_02.2022_rotatoria_forum.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_01.2022_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_07.2022_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_08.2022_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_09.2022_quebramola_na_em_raimundo_nonato.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_10.2022_acoes_sobre_anemia_e_leucemia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_01.2022_banheiros_adaptados_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_03.2022_abertura_de_rua_na_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_01.2022_limpeza_atras_da_smtds.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1199/indicacao_02.2022_vaca_mecanica_e_derivados_de_soja.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_03.2022_complemento_rua_c_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_04.2022_fabrica_de_polpa_e_cajuina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_11.2022_calcamento_rua_piaui_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1237/indicacao_12.2022_reativacao_do_proerd.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1241/indicacao_04.2022_fardamento_eja.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1245/indicacao_05.2022_letreiro_eu_amo_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1254/indicacao_13.2022_acoes_do_setembro_amarelo_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1258/indicacao_02.2022_avaliacao_de_desempenho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1262/indicativo_01.2022_asfalto_mariano_de_castro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1264/indicacao_14.2022_baile_de_debutantes_comunitario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_15.2022_calcamento.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1266/indicacao_16.2022_arvores_na_beira-rio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1267/indicacao_02.2022_sinalizacao_centro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_03.2022_asfalto_avenida_ebenzer.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_04.2022_academia_no_trevo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_05.2022_calcamento_loteamento_edvaldo_alencar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_06.2022_natal_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_07.2022_avenida_na_rua_sao_sebastiao_ate_a_igreja.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1172/requerimento_01.2022_audiencia_publica_agespisa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2022/1173/requerimento_02.2022_fardamento_escolar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>