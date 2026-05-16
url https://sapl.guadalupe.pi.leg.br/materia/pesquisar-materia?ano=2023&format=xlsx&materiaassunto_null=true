--- v0 (2026-02-15)
+++ v1 (2026-05-16)
@@ -54,1344 +54,1344 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Guadalupe - PMG</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1277/pl_01.2023_reajuste_do_magisterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1277/pl_01.2023_reajuste_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores profissionais do Magistério da Educação Básica do Município de Guadalupe, para fim de adequação ao piso nacional dos profissionais da educação básica.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jesse James</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1287/pl_01.2023_mercado_publico_adao_da_silva_luz.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1287/pl_01.2023_mercado_publico_adao_da_silva_luz.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Mercado Público Municipal para: Adão da Silva Luz.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luciana Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1289/pl_01.2023_dia_de_doacao_de_cesta_basica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1289/pl_01.2023_dia_de_doacao_de_cesta_basica.pdf</t>
   </si>
   <si>
     <t>Institui o Dia de DOAÇÃO DE CESTA BÁSICA.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Dr. Dilson</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1306/pl_03.2023_politica_municipal_ao_autista_final.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1306/pl_03.2023_politica_municipal_ao_autista_final.pdf</t>
   </si>
   <si>
     <t>Estabelece a política Municipal de atendimento integrado a pessoa com transtorno do espectro autista, no Município de Guadalupe e dá outras providências.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1307/pl_04.2023_semana_municipal_de_conscientizacao_do_autismo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1307/pl_04.2023_semana_municipal_de_conscientizacao_do_autismo.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Guadalupe, Estado do Piauí, A “Semana municipal da conscientização do autismo” e dá outras providências.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1310/projeto_de_lei_003.2024_-_funcionamento_conselho_tutelar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1310/projeto_de_lei_003.2024_-_funcionamento_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Estabelece a Estrutura e o Funcionamento do Conselho Tutelar de Guadalupe (PI) e dá outras providências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vanuza Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1320/pl_01.2023_liberdade_sexual_da_mulher_ass.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1320/pl_01.2023_liberdade_sexual_da_mulher_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Protocolo de Segurança para prevenção e identificação da prática de atos que atentem contra a liberdade sexual da mulher em locais de lazer e outros estabelecimentos destinados ao entretenimento.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1321/pl_04.2024_gratificacao_medico_e_gratificacao_diretor_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1321/pl_04.2024_gratificacao_medico_e_gratificacao_diretor_hospital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de gratificação de produtividade do cargo de Médico da Atenção Básica da Rede Municipal de Saúde e adequação da gratificação de função do cargo de Diretor Clínico do Hospital Municipal de Guadalupe-PI, e dá outras providências.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1325/pl_02.2023_fibromialgia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1325/pl_02.2023_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Institui o Dia Municipal de Conscientização e Enfrentamento à Fibromialgia no município de Guadalupe-PI e dá outras providências.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_03.2023_atendimento_preferencial_fibromialgia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_03.2023_atendimento_preferencial_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de atendimento preferencial aos portadores de fibromialgia nos órgãos públicos e privados, nas vagas de estacionamento e filas preferencias do município de Guadalupe-PI.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1330/pl_005.2023_altera_a_lei_509.2019_educacao_ambiental.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1330/pl_005.2023_altera_a_lei_509.2019_educacao_ambiental.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se a Lei N° 509/2019, o capítulo X que versa sobre a Política Municipal de Educação Ambiental do Município de Guadalupe- PI.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1331/pl_02.2023_artistas_locais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1331/pl_02.2023_artistas_locais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto ”Prata da Casa”, de incentivo e valorização aos artistas locais.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1332/pl_06.2023_ldo_2024_completo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1332/pl_06.2023_ldo_2024_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual – LOA para o exercício financeiro de 2024, reformulação do Plano Plurianual do período 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Hélvia Almeida</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1337/pl_01.2023_expoarte.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1337/pl_01.2023_expoarte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da feira de exposição artístico-literária (EXPOARTE Guadalupe) para os artistas locais.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adão Moura</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1345/pl_01.2023_combate_a_incendio_nos_predios_publicos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1345/pl_01.2023_combate_a_incendio_nos_predios_publicos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instalação de equipamentos Contra Incêndio, nos prédios públicos, postos de saúde e escolas de ensino da rede pública municipal, no Município de Guadalupe e das Outras providências”.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1351/pl_08.2023_cria_o_fundo_municipal_de_cultura.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1351/pl_08.2023_cria_o_fundo_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Cultura de Guadalupe – FMCG e dá outras providências.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho municipal de cultura de Guadalupe (PI) e dá outras providências.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Francineth Lima</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_01.2023_medalha_miriam_almeida_da_silva_martins.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_01.2023_medalha_miriam_almeida_da_silva_martins.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal à professora Miriam Almeida da Silva Martins e dá outras providencias.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1359/pl_02.2023_medalha_eurides_francisca_messias_alves_da_silva.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1359/pl_02.2023_medalha_eurides_francisca_messias_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha da Ordem do Mérito Legislativo Municipal à sra. Eurides Francisca Messias Alves da Silva e dá outras providencias.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1362/pl_10.2023_credito_especial_bloqueio_judicial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1362/pl_10.2023_credito_especial_bloqueio_judicial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1363/pl_02.2023_semana_de_combate_a_violencia_contra_a_mulher.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1363/pl_02.2023_semana_de_combate_a_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da instituição da semana de combate à violência contra a mulher, durante o mês de agosto, no âmbito municipal.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1364/pl_03.2023_tc_marina_messias_de_castro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1364/pl_03.2023_tc_marina_messias_de_castro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Guadalupense à Sra. Marina Messias de Castro.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1365/pl_03.2023_quadra_de_esportes_escola_zona_rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1365/pl_03.2023_quadra_de_esportes_escola_zona_rural.pdf</t>
   </si>
   <si>
     <t>Nomeia a quadra de esportes da Escola Municipal Manoel Marias na Zona Rural.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1366/pl_11.2023_abandono_de_veiculos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1366/pl_11.2023_abandono_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de estacionar veículos automotores, abandonar ou deixar por período superior a 30 (trinta) dias, sejam carros, maquinários, motocicletas, caminhões, carcaças, chassis ou partes de veículos, ou estacioná-los em situação que caracterize seu abandono em via pública do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_04.2023_altera_o_nome_o_hospital_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_04.2023_altera_o_nome_o_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Hospital de Guadalupe para Hospital Municipal Dr. João Luiz da Rocha.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1370/pl_13.2023_credito_especial_aquisicao_de_terreno.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1370/pl_13.2023_credito_especial_aquisicao_de_terreno.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_14.2023_credito_especial_paulo_gustavo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_14.2023_credito_especial_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do município de Guadalupe-PI e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 107.742,67 (cento e sete mil setecentos e quarenta e dois reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_15.2023_complemento_piso_da_enfermagem.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_15.2023_complemento_piso_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Guadalupe o complemento do Piso Nacional da Enfermagem, conforme Portaria GM MS n° 1.135/2023, abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1376/pl_05.2023_nomeia_creche_na_avenida_principal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1376/pl_05.2023_nomeia_creche_na_avenida_principal.pdf</t>
   </si>
   <si>
     <t>Nomeia o prédio da nova creche na av. Manoel Ribeiro da Fonseca, Bairro Cohab e dá outras providências.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1380/pl_03.2023_nomeia_o_predio_da_secretaria_de_saude.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1380/pl_03.2023_nomeia_o_predio_da_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Nomeia o prédio da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1381/pl_16.2023_reformulacao_do_ppa_2022-2025.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1381/pl_16.2023_reformulacao_do_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação do Plano Plurianual - PPA 2022-2025, do Município de Guadalupe, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1382/pl_17.2023_loa_2024.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1382/pl_17.2023_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Guadalupe, Estado do Piauí, para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1385/pl_04.2023_micropigmentacao_mastectomia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1385/pl_04.2023_micropigmentacao_mastectomia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento gratuito de micropigmentação nos casos de mastectomia e dá outras providências.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1388/pl_18.2022_abono_acs_e_ace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1388/pl_18.2022_abono_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate a Endemias (ACE), vinculados às equipes de saúde da família, incentivo financeiro adicional, na forma de abono, competência 2022, repassado pelo Fundo Nacional de Saúde ao Fundo Municipal de Saúde de Guadalupe e dá outras providências.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto_de_lei_019.2023_gratificacao_por_desempenho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto_de_lei_019.2023_gratificacao_por_desempenho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e a destinação do Incentivo Financeiro de Pagamento por Desempenho da Saúde Bucal na Atenção Primária à Saúde – APS no âmbito do Município de Guadalupe (PI), e dá outras providências.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1391/pl_04.2023_nomeia_quadra_no_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1391/pl_04.2023_nomeia_quadra_no_bela_vista.pdf</t>
   </si>
   <si>
     <t>Nomeia a quadra de esportes no Bairro Bela Vista e dá outras providências.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1392/pl_06.2023_renomeia_o_cedeg.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1392/pl_06.2023_renomeia_o_cedeg.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Escola Municipal situada na quadra 04, Bairro Vila Parnaíba e dá outras providências.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_lei_complementar_cargos_e_salarios_2023_-_dilson_barbosa_gomes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_lei_complementar_cargos_e_salarios_2023_-_dilson_barbosa_gomes.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos e Salários dos Servidores da Câmara Municipal de Guadalupe-Piauí, cria cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1294/plc_02.2023_cria_secretarias_de_pesca_e_de_comunicacao_social_atualizado.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1294/plc_02.2023_cria_secretarias_de_pesca_e_de_comunicacao_social_atualizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da SECRETARIA MUNICIPAL DA PESCA (SEMP) e SECRETARIA MUNICIPAL DA COMUNICAÇÃO SOCIAL (SEMCS), alterando e acrescentando dispositivos a Lei nº 546/2021 de 07 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1350/pl_07.2023_cria_sec._mun._de_cultura.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1350/pl_07.2023_cria_sec._mun._de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 546 de 07 de abril de 2021, para desmembramento e criação da Secretaria Municipal de Cultura além de dar outras providências.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1390/pl_20.2023_cria_secretaria_de_defesa_civil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1390/pl_20.2023_cria_secretaria_de_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da SECRETARIA MUNICIPAL DA DEFESA CIVL (SEMDEC), alterando e acrescentando dispositivos a Lei nº. 546/2021 de 07 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1393/plc_02.2023_agente_de_contratacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1393/plc_02.2023_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Institui a função de agente de contratação nos termos § 3º do art. 8º da Lei nº 14.133, de 1º de abril de 2021 - Lei de Licitações e Contratos Administrativos, para dispor sobre regras e diretrizes para a atuação do agente de contratação, da equipe de apoio e da comissão de contratação, no âmbito da Câmara Municipal de Guadalupe – PI e dá outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>PEMI</t>
   </si>
   <si>
     <t>Projeto de Emenda Inclusiva</t>
   </si>
   <si>
     <t>Amadeu Júnior</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1309/emenda_modificativa_ao_pl_01.2022_rua_fazenda_modelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1309/emenda_modificativa_ao_pl_01.2022_rua_fazenda_modelo.pdf</t>
   </si>
   <si>
     <t>Com o Presente, segue proposta de emenda inclusiva a Art. 1° do referido projeto. Passa a ter o parágrafo único:_x000D_
 Parágrafo Único. A referida rua inicia-se no trevo com a Avenida dos Irrigantes indo em direção a fazenda do homenageado, continuando entre o Lago de Boa Esperança e o Aeroporto e terminando na estrada em frente ao Aeroporto do Município.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>PEMM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
     <t>Odair Holanda, Adão Moura, Amadeu Júnior, Dr. Dilson, Francineth Lima, Hélvia Almeida, Jesse James, Luciana Martins, Vanuza Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1311/emenda_modificativa_ao_pl_003.2023_estrutra_do_conselho_tutelar.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1311/emenda_modificativa_ao_pl_003.2023_estrutra_do_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV do artigo 16 do Projeto de Lei nº. 003/2023 que Estabelece a Estrutura e o Funcionamento do Conselho Tutelar de Guadalupe (PI) e dá outras providências.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>PEMR</t>
   </si>
   <si>
     <t>Projeto de Emenda Revogativa</t>
   </si>
   <si>
     <t>Amadeu Júnior, Luciana Martins, Odair Holanda, Vanuza Monteiro</t>
   </si>
   <si>
     <t>Exclui os incisos V e VI do art. 25 da LDO para o fim de retirar da ordem de limitação de empenho as despesas com esporte e cultura.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1278/indicacao_01.2023_uti_movel_ass.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1278/indicacao_01.2023_uti_movel_ass.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, a viabilização junto aos Governos Federal e Estadual, a aquisição de uma ambulância UTI móvel.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_02.2023_estrada_quadra_coqueiro_ass.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_02.2023_estrada_quadra_coqueiro_ass.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, que seja feita a recuperação da estrada que liga o Bairro Vila Boa Esperança (Quadra) ao Bairro Coqueiro, bem como a implantação de calçamento em pedras paralelepípedas.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_03.2023_curso_de_suporte_avancado_a_vida_ass.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_03.2023_curso_de_suporte_avancado_a_vida_ass.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, a realização de curso de suporte avançado à vida, com a equipe médica e de enfermagem do Município.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_04.2023_pisos_profissionais_ass.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_04.2023_pisos_profissionais_ass.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a realização do estudo de impacto financeiro para o efetivo pagamento dos pisos salariais da categorias abaixo:_x000D_
 •	Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, Lei Federal nº 14.434/2022, de 04 de agosto de 2022;_x000D_
 •	Administradores, Tecnólogos em Administração e dos Técnicos em Administração, Lei Estadual nº 7.897/2022, de 15 de dezembro de 2022; _x000D_
 •	Contadores, Técnico em Contabilidade e Trabalhadores de serviços de Contabilidade, Lei Estadual nº 7.911/2022, de 15 de dezembro de 2022_x000D_
 •	Nutricionistas, Lei Estadual nº 7.912/2022, de 15 de dezembro de 2022;_x000D_
 •	Fisioterapeuta e do Terapeuta Ocupacional, Lei Estadual nº. 7.914, de 20 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_05.2023_espaco_cidadao_ass.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_05.2023_espaco_cidadao_ass.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, esforços junto ao Governo do Estado do Piauí a implantação do ESPAÇO CIDADÃO onde funcionava o antigo fórum municipal, ao lado do prédio da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_01.2023_transporte_para_eventos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_01.2023_transporte_para_eventos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, ofertar transporte coletivo para os próximos eventos na praça de eventos do balneário Belém Brasília.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_02.2023_dia_da_mulher.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_02.2023_dia_da_mulher.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através das Secretarias da mulher, Esporte, Saúde, Assistência Social e Educação, desenvolver ações alusivas ao dia da mulher.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_03.2023_cincuito_de_bike.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_03.2023_cincuito_de_bike.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal do Esporte, Cultura, Turismo e Lazer, realizar o primeiro circuito de bike.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_01.2023_bolsa_formacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_01.2023_bolsa_formacao.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima Senhora Prefeita após ouvido o plenário na forma regimental a criação do PROGRAMA MUNICIPAL BOLSA FORMAÇÃO com a concessão de bolsas de estudos e dá outras providências.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_02.2023_recuperacao_da_rua_modesta_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_02.2023_recuperacao_da_rua_modesta_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima Senhora Prefeita após ouvido o plenário na forma regimental, através da Secretaria de Municipal de Infraestrutura, que seja feita a recuperação da Rua Modesto no bairro Coqueiro.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_04.2023_conselho_para_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_04.2023_conselho_para_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a criação do conselho para pessoa com deficiência.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1296/indicacao_05.2023_divisorias_para_leitos__e_cadeiras_apropriadas_para_acompanhantes_no_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1296/indicacao_05.2023_divisorias_para_leitos__e_cadeiras_apropriadas_para_acompanhantes_no_hospital.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, adquirir divisórias para leitos no hospital e cadeiras apropriadas para acompanhantes.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_01.2023_portal_no_bairro_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_01.2023_portal_no_bairro_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, que seja implantado um portal, monumento de resgate histórico, no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_01.2023_banheiros_adaptados_no_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_01.2023_banheiros_adaptados_no_hospital.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através das Secretarias Municipais de Infraestrutura e da Saúde, a implantação de acessibilidade nos banheiros do Hospital Municipal de Guadalupe</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_02.2023_setor_de_feridas_para_acamados_e_idosos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_02.2023_setor_de_feridas_para_acamados_e_idosos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, a implantação de setor para tratamento de feridas e escaras aos acamados e idosos no Hospital Municipal de Guadalupe.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_03.2023_calcamento_na_rua_expedito_na_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_03.2023_calcamento_na_rua_expedito_na_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima senhora prefeita em conjunto com a Secretaria Municipal de Infraestrutura, após ouvido o plenário, a realização de obras para calçamento na Rua Expedito Araújo, no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_01.2023_recuperacao_rua_margarida_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_01.2023_recuperacao_rua_margarida_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamento na Rua Margarida no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_06.2023_recuperacao_da_quadra_de_esportes_na_vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_06.2023_recuperacao_da_quadra_de_esportes_na_vbe.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de infraestrutura e Secretaria Municipal de Desporto, Cultura, Turismo e Lazer, a recuperação da quadra de esportes no Bairro Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_07.2023_desenvolver_acoes_esportivas_dentro_dos_bairros.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_07.2023_desenvolver_acoes_esportivas_dentro_dos_bairros.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Desporto, Cultura, Turismo e Lazer, desenvolver ações esportivas dentro dos bairros e fazer a doação de kits (bolas, redes entre outros) para as equipes dos bairros.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_08.2023_conseguir_doacoes_de_frutas_e_alimentos_para_ser_distribuidos_nas_associacoes_de_bairros.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_08.2023_conseguir_doacoes_de_frutas_e_alimentos_para_ser_distribuidos_nas_associacoes_de_bairros.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Agricultura, conseguir doações de frutas e alimentos para ser distribuídos nas associações de bairros.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_09.2023_acoes_educativas_e_preventivas_sobre_ists_gravidez_prevencao_do_uso_de_drogas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_09.2023_acoes_educativas_e_preventivas_sobre_ists_gravidez_prevencao_do_uso_de_drogas.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Juventude, realizar ações educativas e preventivas sobre IST's, gravidez, prevenção do uso de drogas.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_10.2023_educacao_financeira.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_10.2023_educacao_financeira.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Educação, implantar educação financeira nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_02.2023_tela_nos_alabrados_dos_bares_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_02.2023_tela_nos_alabrados_dos_bares_balneario.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através das Secretarias Municipais de Infraestrutura e Turismo, que seja implantado telas nos alambrados nos bares do Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_02.2023_academia_popular_trevo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_02.2023_academia_popular_trevo.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de academia popular no Trevo Gessica Amanda Siqueira de Araújo.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_04.2023_cameras_de_vigilancia_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_04.2023_cameras_de_vigilancia_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima senhora prefeita em conjunto com a Secretaria Municipal de Infraestrutura, após ouvido o plenário, a implantação de câmeras de vigilância em todas as Escolas Municipais.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_05.2023_acessibilidade_mercado_e_mandacaru.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_05.2023_acessibilidade_mercado_e_mandacaru.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, atendendo as reivindicações de pais de cadeirantes, que seja implantado acessos adaptados para cadeirantes “ACESSIBILIDADE” no Clube Municipal Mandacaru e no Mercado Público Municipal.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_03.2023_parque_infantil_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_03.2023_parque_infantil_balneario.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de um parque infantil no Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_11.2023_protocolo_de_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_11.2023_protocolo_de_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Educação, adotar um protocolo com medidas de segurança para as escolas públicas municipais.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao_12.2023_itens_de_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao_12.2023_itens_de_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Educação, a implantação de cerca elétrica, câmeras de monitoramento, detector de metais e “botão do pânico” nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_13.2023_quebra-molas_na_av._dos_irrigantes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_13.2023_quebra-molas_na_av._dos_irrigantes.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de redutores de velocidade (quebra-molas) na Avenida dos Irrigantes, nas proximidade da ACIPE.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_03.2023_arames_farpados_nas_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_03.2023_arames_farpados_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental a sra. Prefeita que diante do exposto sobre a segurança dos nossos alunos e a classe docente e que compõem essas instituições municipais, venho solicitar que seja colocado arames farpados “pega ladrão” nos muros de cada instituição municipal em caráter de urgência.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_14.2023_bar_central_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_14.2023_bar_central_balneario.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a implantação de uma placa com o nome de José Ribamar de Sousa “MAGÃO” no bar central do Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_15.2023_selecao_do_futuro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_15.2023_selecao_do_futuro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Esportes, fazer a adesão ao programa “SELEÇÃO DO FUTURO”, ofertado pelo Governo Federal.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_16.2023_locutor_esportivo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_16.2023_locutor_esportivo.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Esportes, contratar um locutor esportivo para realizar as narrações das competições esportivas do campeonato guadalupense de futebol amador.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_04.2023_calcamento_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_04.2023_calcamento_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantancontinuidade do calçamento no Rua C do Bairro Cruzeta que termina em frente ao Comércio do Parcil indo em direção até a casa da dona Enedina.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_05.2023_calcamento_cruzeta_i_e_j.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_05.2023_calcamento_cruzeta_i_e_j.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação do calçamento nas Ruas I e J do Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_06.2023_atoleiro_energia_e_poco.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_06.2023_atoleiro_energia_e_poco.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de energia elétrica, bem como um poço artesiano, na localidade Atoleiro na zona rural de nosso Município.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_07.2023_estradas_da_zona_rual.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_07.2023_estradas_da_zona_rual.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, o serviço de recuperação com limpeza e patrolamento nas estradas vicinais de nosso Município, como também, o serviço de cascalhamento das principais estradas da Zona Rural.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_17.2023_praca_na_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_17.2023_praca_na_140.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a construção de uma praça na Vila Parnaíba (140) no terreno em frente à residência a dona Maria Moura.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1336/indicacao_18.2023_regras_queimado.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1336/indicacao_18.2023_regras_queimado.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Esportes, instituir e normatizar as regras para o jogo de queimado.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1338/indicacao_06.2023_limpeza_praca_vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1338/indicacao_06.2023_limpeza_praca_vbe.pdf</t>
   </si>
   <si>
     <t>Indicação a Sra. Prefeita, que seja feita operação de capinarem, roçagem, podagem, limpeza e manutenção dos brinquedos, na praça FRANCISCO FERREIRA LIMA no bairro Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_07.2023_limpeza_praca_sao_felix_vila_nova.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_07.2023_limpeza_praca_sao_felix_vila_nova.pdf</t>
   </si>
   <si>
     <t>“PRAÇA VIVA, VIVA A PRAÇA“. Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, solicitar os procedimentos necessários para executar serviços de LIMPEZA, ZELADORIA e REPOSIÇÃO de LÂMPADAS na PRAÇA localizada entre bairros SÃO FÉLIX e VILA NOVA em nosso município.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao_20.2023_volei_na_cidade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao_20.2023_volei_na_cidade.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Esportes, a implementação de espaço para vôlei na quadra de esportes do Bairro Cruzeta, no Ginásio Simorelda Passos no Bairro Vila Parnaíba e na praça Georgiano Lima no Bairro Centro.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Esportes, a implementação de espaço para futebol de campo e de areia por trás do Ginásio Simorelda Passos no Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_22.2023_espaco_para_salto_nas_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_22.2023_espaco_para_salto_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Esportes, a implantação de caixa de areia, local para salto nas escolas CEDEG no Bairro Vila Parnaíba e Hipólito Araripe no Bairro Cruzeta. para um maior incentivo as práticas esportivas em nossa cidade.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_08.2023_buracos_na_avenida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_08.2023_buracos_na_avenida.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, após ouvido o plenário na forma regimental, solicitar juntamente com secretaria de Infraestrutura providências URGENTE quanto ao afundamento e buracos no asfalto na Avenida “Estradão“.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_09.2023_limpeza_das_ruas_j_l_e_m_da_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_09.2023_limpeza_das_ruas_j_l_e_m_da_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico a excelentíssima senhora prefeita, juntamente com o setor competente, após ouvido o plenário na forma regimental, solicito a LIMPEZA E ROÇAGEM ado mato das ruas: “J, L e M” localizada no bairro Cruzeta.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_23.2023_programa_vida_saudavel_60.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_23.2023_programa_vida_saudavel_60.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, Através da Secretarias Municipais de Esportes e Saúde, realizar a adesão do programa vida saudável para pessoas acima de 60 anos.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da secretaria de esportes realizar a adesão ao programa brincado com esportes para crianças de 6 a 17 anos.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_25.2023_artes_marciais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_25.2023_artes_marciais.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através de parceria entre a DEDAP e a Secretaria Municipal de Esportes realizar a adesão a implementação do programa de artes marciais.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_10.2023_limpeza_praca_jose_noe_da_fonseca.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_10.2023_limpeza_praca_jose_noe_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Indicativo “Praça Viva, Viva a Praça”. Indico a excelentíssima senhora prefeita, após ouvido o plenário na forma regimental, que seja feita operação de capinagem, roçagem, podagem, limpeza, manutenção dos brinquedos e reposição de lâmpadas na praça José Noé da Fonseca no bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_26.2023__sala_de_aee.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_26.2023__sala_de_aee.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através de adesão conseguir recursos digitais para as salas de Atendimento Educacional Especializado - AEE.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Odair Holanda</t>
   </si>
   <si>
     <t>Indico a Exma. Senhora Prefeita Municipal e ao Secretária da pasta competente, após ouvido o plenário na forma regimental, que adote as providências para verificar a situação da caixa d’água do Estádio Municipal.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_19.2023_hepatites_virais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_19.2023_hepatites_virais.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Saúde desenvolver ações relacionadas à prevenção das hepatites virais.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao_27.2023_letreiro_amo_vc_no_balneario.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao_27.2023_letreiro_amo_vc_no_balneario.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, a colocação do um letreiro AMO GUADALUPE no Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_28.2023_carretinha_itinerante.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_28.2023_carretinha_itinerante.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através de parceria com a Secretaria de Educação do Estado do Piauí – SEDUC, conseguir trazer a carretinha itinerante oriunda a ações do programa pela criança piauiense</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao_29.2023_pelotao_mirim.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao_29.2023_pelotao_mirim.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através de parceria com a Polícia Militar do Estado do Piauí – PM/PI, reativação do Projeto Pelotão Mirim – Cidadão Mirim – PROERD.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_30.2023_setembro_amarelo_valorizacao_a_vida.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_30.2023_setembro_amarelo_valorizacao_a_vida.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através das Secretarias Municipais de Saúde, Assistência Social e Educação, em parceria com as Associações de Bairro, intensificar as ações voltadas para a valorização da vida.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1375/indicacao_11.2023_alimentacao_na_casa_de_guadalupe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1375/indicacao_11.2023_alimentacao_na_casa_de_guadalupe.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Sr. Prefeita, após ouvir o plenário na forma regimental, que seja ofertado alimentação aos pacientes e acompanhantes que necessitam desse importante acolhimento na casa de apoio em Teresina-PI.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_08.2023_carga_horaria_de_profissionais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_08.2023_carga_horaria_de_profissionais.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental e observando o inciso I do artigo 106 da Lei Orgânica Municipal, a realização do estudo para fixação em 30(trinta) horas de carga horária semanal das categorias abaixo: • Enfermeiros, Técnicos de Enfermagem, Auxiliares de Enfermagem e Parteiras; • Fisioterapeutas e Terapeutas Ocupacionais; • Psicólogos; • Fonoaudiólogos.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_31.2023_setembro_verde.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_31.2023_setembro_verde.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através das Secretarias Municipais de Assistência Social, Educação e Esportes realizar eventos alusivos ao setembro verde “conscientização da inclusão da pessoa com deficiência na sociedade".</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao_32.2023_educacao_no_transito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao_32.2023_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através das Secretarias Municipais competentes e em parcerias com as Associações de Bairro e Sindicatos realizar ações voltadas para a educação no trânsito.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao_03.2023_auxilio_acs_ace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao_03.2023_auxilio_acs_ace.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, o repasse do incentivo financeiro adicional aos agentes comunitários de saúde e aos agentes de combate às endemias.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_33.2023_piaui_pet.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_33.2023_piaui_pet.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, esforços junto ao Governo do Estado do Piauí, para trazer o Piauí Pet Castramóvel à nossa cidade.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_34.2023_redutor_de_velocidade_rua_c_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_34.2023_redutor_de_velocidade_rua_c_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de um redutor de velocidade na rua C, Bairro Cruzeta, nas proximidades da casa do X.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_35.2023_reforma_no_matadouro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_35.2023_reforma_no_matadouro.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura e da Secretaria Municipal de Agricultura, a reforma do Matadouro Público Municipal.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1288/requerimento_01.2023_iluminacao_publica_na_rua_da_eta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1288/requerimento_01.2023_iluminacao_publica_na_rua_da_eta.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo o estudo de viabilidade técnica, e esforços junto à empresa Equatorial distribuição Piauí para colocação de iluminação pública na Rua da Estação de Tratamento de Águas – ETA no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1355/requerimento_01.2023_fonoaudiologo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1355/requerimento_01.2023_fonoaudiologo.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo providências, em caráter de urgência, referente a contratação de um profissional de fonoaudiologia para o município de Guadalupe.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1360/veto_ao_pl_01.2023_dia_de_doacao_de_cesta_basica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1360/veto_ao_pl_01.2023_dia_de_doacao_de_cesta_basica.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência, com cordiais cumprimentos, para comunicar que, com base no §1° do art. 109 e no inciso IV, art. 133 da Lei Orgânica Municipal, decidi opor VETO integral ao Projeto de Lei n° 01/2023, que "Institui o Dia de Doação de Cesta Básica", de autoria da Vereadora Luciana Oliveira Martins.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1361/veto_ao_pl_02.2023_canil_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1361/veto_ao_pl_02.2023_canil_municipal.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência, com cordiais cumprimentos, para comunicar que, com base no §1° do art. 109 e no inciso IV, art. 133 da Lei Orgânica Municipal, decidi opor VETO integral ao Projeto de Lei n° 02/2022, que "Dispõe sobre a criação e funcionamento do canil municipal de Guadalupe (PI) e dá outras providências", de autoria do Vereador Amadeu Luiz Pereira Júnior.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1698,67 +1698,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1277/pl_01.2023_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1287/pl_01.2023_mercado_publico_adao_da_silva_luz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1289/pl_01.2023_dia_de_doacao_de_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1306/pl_03.2023_politica_municipal_ao_autista_final.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1307/pl_04.2023_semana_municipal_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1310/projeto_de_lei_003.2024_-_funcionamento_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1320/pl_01.2023_liberdade_sexual_da_mulher_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1321/pl_04.2024_gratificacao_medico_e_gratificacao_diretor_hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1325/pl_02.2023_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_03.2023_atendimento_preferencial_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1330/pl_005.2023_altera_a_lei_509.2019_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1331/pl_02.2023_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1332/pl_06.2023_ldo_2024_completo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1337/pl_01.2023_expoarte.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1345/pl_01.2023_combate_a_incendio_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1351/pl_08.2023_cria_o_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_01.2023_medalha_miriam_almeida_da_silva_martins.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1359/pl_02.2023_medalha_eurides_francisca_messias_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1362/pl_10.2023_credito_especial_bloqueio_judicial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1363/pl_02.2023_semana_de_combate_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1364/pl_03.2023_tc_marina_messias_de_castro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1365/pl_03.2023_quadra_de_esportes_escola_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1366/pl_11.2023_abandono_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_04.2023_altera_o_nome_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1370/pl_13.2023_credito_especial_aquisicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_14.2023_credito_especial_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_15.2023_complemento_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1376/pl_05.2023_nomeia_creche_na_avenida_principal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1380/pl_03.2023_nomeia_o_predio_da_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1381/pl_16.2023_reformulacao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1382/pl_17.2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1385/pl_04.2023_micropigmentacao_mastectomia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1388/pl_18.2022_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto_de_lei_019.2023_gratificacao_por_desempenho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1391/pl_04.2023_nomeia_quadra_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1392/pl_06.2023_renomeia_o_cedeg.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_lei_complementar_cargos_e_salarios_2023_-_dilson_barbosa_gomes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1294/plc_02.2023_cria_secretarias_de_pesca_e_de_comunicacao_social_atualizado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1350/pl_07.2023_cria_sec._mun._de_cultura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1390/pl_20.2023_cria_secretaria_de_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1393/plc_02.2023_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1309/emenda_modificativa_ao_pl_01.2022_rua_fazenda_modelo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1311/emenda_modificativa_ao_pl_003.2023_estrutra_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1278/indicacao_01.2023_uti_movel_ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_02.2023_estrada_quadra_coqueiro_ass.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_03.2023_curso_de_suporte_avancado_a_vida_ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_04.2023_pisos_profissionais_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_05.2023_espaco_cidadao_ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_01.2023_transporte_para_eventos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_02.2023_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_03.2023_cincuito_de_bike.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_01.2023_bolsa_formacao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_02.2023_recuperacao_da_rua_modesta_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_04.2023_conselho_para_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1296/indicacao_05.2023_divisorias_para_leitos__e_cadeiras_apropriadas_para_acompanhantes_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_01.2023_portal_no_bairro_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_01.2023_banheiros_adaptados_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_02.2023_setor_de_feridas_para_acamados_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_03.2023_calcamento_na_rua_expedito_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_01.2023_recuperacao_rua_margarida_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_06.2023_recuperacao_da_quadra_de_esportes_na_vbe.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_07.2023_desenvolver_acoes_esportivas_dentro_dos_bairros.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_08.2023_conseguir_doacoes_de_frutas_e_alimentos_para_ser_distribuidos_nas_associacoes_de_bairros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_09.2023_acoes_educativas_e_preventivas_sobre_ists_gravidez_prevencao_do_uso_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_10.2023_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_02.2023_tela_nos_alabrados_dos_bares_balneario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_02.2023_academia_popular_trevo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_04.2023_cameras_de_vigilancia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_05.2023_acessibilidade_mercado_e_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_03.2023_parque_infantil_balneario.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_11.2023_protocolo_de_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao_12.2023_itens_de_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_13.2023_quebra-molas_na_av._dos_irrigantes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_03.2023_arames_farpados_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_14.2023_bar_central_balneario.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_15.2023_selecao_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_16.2023_locutor_esportivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_04.2023_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_05.2023_calcamento_cruzeta_i_e_j.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_06.2023_atoleiro_energia_e_poco.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_07.2023_estradas_da_zona_rual.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_17.2023_praca_na_140.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1336/indicacao_18.2023_regras_queimado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1338/indicacao_06.2023_limpeza_praca_vbe.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_07.2023_limpeza_praca_sao_felix_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao_20.2023_volei_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_22.2023_espaco_para_salto_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_08.2023_buracos_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_09.2023_limpeza_das_ruas_j_l_e_m_da_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_23.2023_programa_vida_saudavel_60.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_25.2023_artes_marciais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_10.2023_limpeza_praca_jose_noe_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_26.2023__sala_de_aee.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_19.2023_hepatites_virais.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao_27.2023_letreiro_amo_vc_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_28.2023_carretinha_itinerante.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao_29.2023_pelotao_mirim.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_30.2023_setembro_amarelo_valorizacao_a_vida.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1375/indicacao_11.2023_alimentacao_na_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_08.2023_carga_horaria_de_profissionais.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_31.2023_setembro_verde.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao_32.2023_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao_03.2023_auxilio_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_33.2023_piaui_pet.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_34.2023_redutor_de_velocidade_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_35.2023_reforma_no_matadouro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1288/requerimento_01.2023_iluminacao_publica_na_rua_da_eta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1355/requerimento_01.2023_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1360/veto_ao_pl_01.2023_dia_de_doacao_de_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1361/veto_ao_pl_02.2023_canil_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1277/pl_01.2023_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1287/pl_01.2023_mercado_publico_adao_da_silva_luz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1289/pl_01.2023_dia_de_doacao_de_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1306/pl_03.2023_politica_municipal_ao_autista_final.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1307/pl_04.2023_semana_municipal_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1310/projeto_de_lei_003.2024_-_funcionamento_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1320/pl_01.2023_liberdade_sexual_da_mulher_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1321/pl_04.2024_gratificacao_medico_e_gratificacao_diretor_hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1325/pl_02.2023_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1326/pl_03.2023_atendimento_preferencial_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1330/pl_005.2023_altera_a_lei_509.2019_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1331/pl_02.2023_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1332/pl_06.2023_ldo_2024_completo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1337/pl_01.2023_expoarte.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1345/pl_01.2023_combate_a_incendio_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1351/pl_08.2023_cria_o_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_01.2023_medalha_miriam_almeida_da_silva_martins.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1359/pl_02.2023_medalha_eurides_francisca_messias_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1362/pl_10.2023_credito_especial_bloqueio_judicial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1363/pl_02.2023_semana_de_combate_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1364/pl_03.2023_tc_marina_messias_de_castro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1365/pl_03.2023_quadra_de_esportes_escola_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1366/pl_11.2023_abandono_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_04.2023_altera_o_nome_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1370/pl_13.2023_credito_especial_aquisicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_14.2023_credito_especial_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_15.2023_complemento_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1376/pl_05.2023_nomeia_creche_na_avenida_principal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1380/pl_03.2023_nomeia_o_predio_da_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1381/pl_16.2023_reformulacao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1382/pl_17.2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1385/pl_04.2023_micropigmentacao_mastectomia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1388/pl_18.2022_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto_de_lei_019.2023_gratificacao_por_desempenho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1391/pl_04.2023_nomeia_quadra_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1392/pl_06.2023_renomeia_o_cedeg.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_lei_complementar_cargos_e_salarios_2023_-_dilson_barbosa_gomes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1294/plc_02.2023_cria_secretarias_de_pesca_e_de_comunicacao_social_atualizado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1350/pl_07.2023_cria_sec._mun._de_cultura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1390/pl_20.2023_cria_secretaria_de_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1393/plc_02.2023_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1309/emenda_modificativa_ao_pl_01.2022_rua_fazenda_modelo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1311/emenda_modificativa_ao_pl_003.2023_estrutra_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1278/indicacao_01.2023_uti_movel_ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_02.2023_estrada_quadra_coqueiro_ass.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_03.2023_curso_de_suporte_avancado_a_vida_ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_04.2023_pisos_profissionais_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_05.2023_espaco_cidadao_ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_01.2023_transporte_para_eventos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_02.2023_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_03.2023_cincuito_de_bike.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_01.2023_bolsa_formacao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_02.2023_recuperacao_da_rua_modesta_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_04.2023_conselho_para_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1296/indicacao_05.2023_divisorias_para_leitos__e_cadeiras_apropriadas_para_acompanhantes_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_01.2023_portal_no_bairro_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_01.2023_banheiros_adaptados_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_02.2023_setor_de_feridas_para_acamados_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_03.2023_calcamento_na_rua_expedito_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_01.2023_recuperacao_rua_margarida_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_06.2023_recuperacao_da_quadra_de_esportes_na_vbe.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_07.2023_desenvolver_acoes_esportivas_dentro_dos_bairros.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_08.2023_conseguir_doacoes_de_frutas_e_alimentos_para_ser_distribuidos_nas_associacoes_de_bairros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_09.2023_acoes_educativas_e_preventivas_sobre_ists_gravidez_prevencao_do_uso_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_10.2023_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_02.2023_tela_nos_alabrados_dos_bares_balneario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_02.2023_academia_popular_trevo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_04.2023_cameras_de_vigilancia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_05.2023_acessibilidade_mercado_e_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_03.2023_parque_infantil_balneario.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_11.2023_protocolo_de_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao_12.2023_itens_de_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_13.2023_quebra-molas_na_av._dos_irrigantes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_03.2023_arames_farpados_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_14.2023_bar_central_balneario.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_15.2023_selecao_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_16.2023_locutor_esportivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_04.2023_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_05.2023_calcamento_cruzeta_i_e_j.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_06.2023_atoleiro_energia_e_poco.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_07.2023_estradas_da_zona_rual.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_17.2023_praca_na_140.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1336/indicacao_18.2023_regras_queimado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1338/indicacao_06.2023_limpeza_praca_vbe.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_07.2023_limpeza_praca_sao_felix_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao_20.2023_volei_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_22.2023_espaco_para_salto_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_08.2023_buracos_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_09.2023_limpeza_das_ruas_j_l_e_m_da_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_23.2023_programa_vida_saudavel_60.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_25.2023_artes_marciais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_10.2023_limpeza_praca_jose_noe_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_26.2023__sala_de_aee.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_19.2023_hepatites_virais.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao_27.2023_letreiro_amo_vc_no_balneario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_28.2023_carretinha_itinerante.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao_29.2023_pelotao_mirim.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_30.2023_setembro_amarelo_valorizacao_a_vida.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1375/indicacao_11.2023_alimentacao_na_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_08.2023_carga_horaria_de_profissionais.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_31.2023_setembro_verde.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao_32.2023_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao_03.2023_auxilio_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_33.2023_piaui_pet.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_34.2023_redutor_de_velocidade_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_35.2023_reforma_no_matadouro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1288/requerimento_01.2023_iluminacao_publica_na_rua_da_eta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1355/requerimento_01.2023_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1360/veto_ao_pl_01.2023_dia_de_doacao_de_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2023/1361/veto_ao_pl_02.2023_canil_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>