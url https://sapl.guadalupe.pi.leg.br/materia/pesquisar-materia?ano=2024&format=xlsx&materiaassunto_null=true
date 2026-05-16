--- v0 (2026-02-15)
+++ v1 (2026-05-16)
@@ -54,675 +54,675 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Guadalupe - PMG</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1394/pl_001.2024_altera_lei_do_conselho_de_saude.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1394/pl_001.2024_altera_lei_do_conselho_de_saude.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 293 de 22 de maio de 2003 que reorganizou o Conselho Municipal de Saúde de Guadalupe (PI).</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1395/pl_02.2024_reajuste_do_magisterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1395/pl_02.2024_reajuste_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do piso salarial dos profissionais do magistério público do Município de Guadalupe – PI, na forma que especifica.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1397/pl_03.2024_abono_acs_e_ace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1397/pl_03.2024_abono_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate a Endemias (ACE), vinculados às equipes de saúde da família, incentivo financeiro adicional, na forma de abono, competência 2023, repassado pelo Fundo Nacional de Saúde ao Fundo Municipal de Saúde de Guadalupe e dá outras providências.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1398/pl_04.2024_liberdade_economica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1398/pl_04.2024_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para instalação, licenciamento e funcionamento de atividades econômicas no Município de Guadalupe - PI e da outras providências.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Hélvia Almeida</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1405/pl_01.2024_nomeia_garagem_municipal.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1405/pl_01.2024_nomeia_garagem_municipal.pdf</t>
   </si>
   <si>
     <t>Nomeia a Garagem Municipal “Edivan Pereira de Oliveira“ e dá outras providências.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1407/pl_06.2023_credito_especial_defesa_civil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1407/pl_06.2023_credito_especial_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1408/pl_08.2023_credito_especial_cultura.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1408/pl_08.2023_credito_especial_cultura.pdf</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1410/pl_02.2024_escola_municipal_de_esportes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1410/pl_02.2024_escola_municipal_de_esportes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Programa Escolinha Municipal de Esportes e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1412/projeto_lei_01.2024_subsidio_agentes_politicos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1412/projeto_lei_01.2024_subsidio_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos municipais, Prefeito, Vice-prefeito, Vereadores e secretários municipais, para a legislatura 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vanuza Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1413/pl_01.2024_tendas_violetas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1413/pl_01.2024_tendas_violetas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Tendas Violetas no âmbito do Município de Guadalupe-PI.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1414/pl_06.2024_ldo_2025.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1414/pl_06.2024_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2025, reformulação do Plano Plurianual do período 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dr. Dilson</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1426/pl_01.2024_dia_dos_desbravadores.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1426/pl_01.2024_dia_dos_desbravadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Desbravador da Igreja. Adventista do Sétimo Dia, no âmbito do Município de Guadalupe, Estado do Piauí.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1436/pl_08.2024_ppa_2022-2025.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1436/pl_08.2024_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação do Plano Plurianual - PPA 2022-2025, do Município de Guadalupe, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1437/pl_09.2024_loa_2025.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1437/pl_09.2024_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Guadalupe, Estado do Piauí, para p Exercicio Financeiro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1438/pl_10.2024_altera_lei_340.2007_progressao_automatica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1438/pl_10.2024_altera_lei_340.2007_progressao_automatica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 340/2007, que dispõe sobre o Plano de Carreira e Remuneração do Magistério do Município de Guadalupe – PI, na forma que especifica.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1441/pl_11.2024_regulamentacao_de_portaria_ministerial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1441/pl_11.2024_regulamentacao_de_portaria_ministerial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e a destinação do Incentivo Variável do Componente de Qualidade no âmbito do Sistema Único de Saúde do Município de Guadalupe (PI) e dá outras providências.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Odair Holanda</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1445/pl_01.2024_utilidade_publica_loja_marconica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1445/pl_01.2024_utilidade_publica_loja_marconica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Augusta e Respeitável Loja Maçônica Mestre Antônio de Castro Franco nº 18, com sede e foro neste município.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Amadeu Júnior, Francineth Lima, Hélvia Almeida</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1444/projeto_de_emenda_a_lei_organica_10.2024_final_2.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1444/projeto_de_emenda_a_lei_organica_10.2024_final_2.docx</t>
   </si>
   <si>
     <t>Ajusta e efetua adequação da Lei Orgânica com as alterações ocorridas nas Constituições da República Federativa do Brasil e na do Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1399/pl_05.2023_cria_a_secretaria_mun._de_cultura.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1399/pl_05.2023_cria_a_secretaria_mun._de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 546 de 07 de abril de 2021, para desmembramento e criação da Secretaria Municipal De Cultura além de dar outras providências.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1440/plc_01.2024_altera_a_lei_579.2023_assessor_de_gabinete.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1440/plc_01.2024_altera_a_lei_579.2023_assessor_de_gabinete.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 8º e 9º, da Lei Complementar nº 579/2023, dando lhes novas redações e adota outras providências.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1446/projeto_de_emenda_ao_regimento_interno_2024_final.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1446/projeto_de_emenda_ao_regimento_interno_2024_final.docx</t>
   </si>
   <si>
     <t>Altera e ajusta o Regimento Interno da Câmara Municipal de Guadalupe, Estado do Piauí.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1417/decreto_01.2024_ratifica_parecer_tce_contas_prefeito_2020_e_2021.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1417/decreto_01.2024_ratifica_parecer_tce_contas_prefeito_2020_e_2021.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Executivo Municipal referentes aos exercícios dos anos de 2020 e 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Francineth Lima</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_01.2024_arborizacao_vila_boa_esperanca.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_01.2024_arborizacao_vila_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através das Secretarias Municipais de Agricultura e do Meio Ambiente, a arborização com plantas frutíferas do Bairro Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_02.2024_praca_sao_felix.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_02.2024_praca_sao_felix.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de praça em frente à Igreja Santo Antônio no Bairro São Félix.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_03.2024_estrada_da_eta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_03.2024_estrada_da_eta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamento em pedras paralelepípedos na rua da ETA no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_04.2024_rua_c_na_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_04.2024_rua_c_na_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamento em pedras paralelepípedos no trecho que falta da rua C no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_01.2024_apoio_aos_pais_de_criancas_pcds.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_01.2024_apoio_aos_pais_de_criancas_pcds.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Assistência Social, realizar acompanhamento dos pais e/ou responsáveis de crianças PCDs, através de rodas de conversas e atendimento individualizado com os multiprofissionais desta Secretaria: Psicólogos, Assistentes Sociais dentre outros.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a melhoria arquitetônica do Clube Municipal Mandacaru.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>Adão Moura</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1406/indicacao_01.2024_rua_expedito_araujo_na_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1406/indicacao_01.2024_rua_expedito_araujo_na_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamento na Rua Expedito Araújo no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_03.2024_restaurar_atras_do_forum.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_03.2024_restaurar_atras_do_forum.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a recuperação do encontro de vias (Rua atrás do Fórum e Avenida Manoel Ribeiro da Fonseca – Estradão) que ficam atrás do prédio do Fórum.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_04.2024_identificacao_do_autista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_04.2024_identificacao_do_autista.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Assistência Social, a distribuição de identificação do autista.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_05.2024_calcamento_rua_piaui_no_sao_felix.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_05.2024_calcamento_rua_piaui_no_sao_felix.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de Calçamento para a Rua Piauí no Bairro São Félix.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_06.2024_prolongamento_da_rua_c_para_a_delegacia.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_06.2024_prolongamento_da_rua_c_para_a_delegacia.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a abertura da Rua C no Bairro Cruzeta no sentido da Delegacia da Polícia Civil no Bairro São Félix.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>Luciana Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_01.2024_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_01.2024_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima Senhora Prefeita, após ouvido o plenário na forma regimental, a instalação de câmeras de segurança nos acessos de entrada do nosso Município.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_07.2024_triatlo_no_aniversario_da_cidade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_07.2024_triatlo_no_aniversario_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Desporto, a inclusão da modalidade TRIATLO nas competições esportivas no aniversário da cidade.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_08.2024_voleibol_na_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_08.2024_voleibol_na_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a construção de uma quadra de voleibol ao lado da quadra de esportes no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_09.2024_repovoamento_de_peixes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_09.2024_repovoamento_de_peixes.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através das Secretarias Municipais de Agricultura e de Meio Ambiente, o repovoamento de peixes nativos no Rio Parnaíba, especialmente no Lago de Boa Esperança.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_10.2024_estruturacao_da_sec_de_defesa_civil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_10.2024_estruturacao_da_sec_de_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Gestão e Planejamento, a estruturação da Secretaria Municipal de Defesa Civil com a criação de cargos efetivos.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_11.2024_redutor_de_velocidade_em_alexandrino.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_11.2024_redutor_de_velocidade_em_alexandrino.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de um redutor de velocidade e faixa de pedestre em frente a Escola Municipal Alexandrino Mousinho.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_12.2024_acoes_para_doacao_de_sangue.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_12.2024_acoes_para_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, desenvolver ações de incentivo à doação de sangue (Junho Vermelho).</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_02.2024_melhorias_no_cemieio_publico.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_02.2024_melhorias_no_cemieio_publico.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima Senhora Prefeita, após ouvido o plenário na forma regimental, a revitalização da iluminação, a melhoria na instalação elétrica e construção da capela no Cemitério Público Municipal.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_13.2024_sinalizacao_em_cruzamentos_no_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_13.2024_sinalizacao_em_cruzamentos_no_centro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de sinalização horizontal e vertical nos cruzamentos de maior circulação de veículos e pedestres de nossa cidade.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_14.2024_wifi_livre_no_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_14.2024_wifi_livre_no_hospital.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, a disponibilização de uma rede wi-fi livre para pacientes e acompanhantes.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_05.2024_quebramolas_genaro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_05.2024_quebramolas_genaro.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a revitalização do redutor de velocidade (quebra-molas) na Avenida Manoel Ribeiro da Fonseca ao lado do Fórum, em frente a Barbearia.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_04.2024_regulamentacao_de_portaria_ministerial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_04.2024_regulamentacao_de_portaria_ministerial.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário, a regulamentação de portaria do Ministério da Saúde nº. 3.493 de 10 de abril de 2024, através do Projeto de Lei anexo para ser enviado à Câmara Municipal para apreciação e votação.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_15.2024_rolo_compressor.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_15.2024_rolo_compressor.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através de emendas parlamentares, a aquisição de um Compactador Vibratório de Solo (rolo compressor).</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_16.2024_praca_de_eventos_na_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_16.2024_praca_de_eventos_na_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, aquisição de terreno no Bairro Cruzeta, para criação de uma Praça de Eventos naquele bairro.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1433/indicacao_17.2024_energia_solar_em_predios_publicos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1433/indicacao_17.2024_energia_solar_em_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de energia solar nos prédios públicos municipais.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1434/indicacao_18.2024_centro_digital_na_biblioteca_publica.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1434/indicacao_18.2024_centro_digital_na_biblioteca_publica.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Educação, a implantação de um Centro Digital na Biblioteca Pública Municipal.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1435/indicacao_19.2024_transformador_de_alta_para_predios_publicos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1435/indicacao_19.2024_transformador_de_alta_para_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, o estudo de viabilidade para a implantação de transformador de alta tensão dedicado a cada prédio público com alto consumo de energia.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_05.2024_piso_salarial_dos_medicos.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_05.2024_piso_salarial_dos_medicos.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário, a valorização financeira dos médicos efetivos do Município, com a fixação de Piso Salarial.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_02.2024_professor_de_letras_espanhol.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_02.2024_professor_de_letras_espanhol.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a oferta de vagas no concurso público para professor letras espanhol.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_20.2024_quebramolas_hb_fitness.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_20.2024_quebramolas_hb_fitness.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima senhora Prefeita, após ouvido o Plenário na forma regimental, a implantação de redutor de velocidade (quebra-molas) próximo à academia HB Fitness (Estradão).</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1447/indicacao_03.2024_medicacoes_continuas_em_domicilio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1447/indicacao_03.2024_medicacoes_continuas_em_domicilio.pdf</t>
   </si>
   <si>
     <t>Indico à excelentíssima Senhora Prefeita, após ouvido o plenário na forma regimental, através da Secretaria Municipal de Saúde, instituir o Programa Remédio em Casa, destinado a criar mecanismos necessários à entrega domiciliar gratuita de medicamentos de uso continuo a pacientes idosos e/ou portadores de necessidades especiais e/ou portadores de doenças crônicas, regularmente inscritos nos programas municipais de assistência farmacêutica e fornecimento de medicamentos, no âmbito do Município de Guadalupe.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1029,67 +1029,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1394/pl_001.2024_altera_lei_do_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1395/pl_02.2024_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1397/pl_03.2024_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1398/pl_04.2024_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1405/pl_01.2024_nomeia_garagem_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1407/pl_06.2023_credito_especial_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1408/pl_08.2023_credito_especial_cultura.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1410/pl_02.2024_escola_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1412/projeto_lei_01.2024_subsidio_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1413/pl_01.2024_tendas_violetas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1414/pl_06.2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1426/pl_01.2024_dia_dos_desbravadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1436/pl_08.2024_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1437/pl_09.2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1438/pl_10.2024_altera_lei_340.2007_progressao_automatica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1441/pl_11.2024_regulamentacao_de_portaria_ministerial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1445/pl_01.2024_utilidade_publica_loja_marconica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1444/projeto_de_emenda_a_lei_organica_10.2024_final_2.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1399/pl_05.2023_cria_a_secretaria_mun._de_cultura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1440/plc_01.2024_altera_a_lei_579.2023_assessor_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1446/projeto_de_emenda_ao_regimento_interno_2024_final.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1417/decreto_01.2024_ratifica_parecer_tce_contas_prefeito_2020_e_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_01.2024_arborizacao_vila_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_02.2024_praca_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_03.2024_estrada_da_eta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_04.2024_rua_c_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_01.2024_apoio_aos_pais_de_criancas_pcds.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1406/indicacao_01.2024_rua_expedito_araujo_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_03.2024_restaurar_atras_do_forum.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_04.2024_identificacao_do_autista.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_05.2024_calcamento_rua_piaui_no_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_06.2024_prolongamento_da_rua_c_para_a_delegacia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_01.2024_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_07.2024_triatlo_no_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_08.2024_voleibol_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_09.2024_repovoamento_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_10.2024_estruturacao_da_sec_de_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_11.2024_redutor_de_velocidade_em_alexandrino.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_12.2024_acoes_para_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_02.2024_melhorias_no_cemieio_publico.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_13.2024_sinalizacao_em_cruzamentos_no_centro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_14.2024_wifi_livre_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_05.2024_quebramolas_genaro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_04.2024_regulamentacao_de_portaria_ministerial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_15.2024_rolo_compressor.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_16.2024_praca_de_eventos_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1433/indicacao_17.2024_energia_solar_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1434/indicacao_18.2024_centro_digital_na_biblioteca_publica.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1435/indicacao_19.2024_transformador_de_alta_para_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_05.2024_piso_salarial_dos_medicos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_02.2024_professor_de_letras_espanhol.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_20.2024_quebramolas_hb_fitness.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1447/indicacao_03.2024_medicacoes_continuas_em_domicilio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1394/pl_001.2024_altera_lei_do_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1395/pl_02.2024_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1397/pl_03.2024_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1398/pl_04.2024_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1405/pl_01.2024_nomeia_garagem_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1407/pl_06.2023_credito_especial_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1408/pl_08.2023_credito_especial_cultura.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1410/pl_02.2024_escola_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1412/projeto_lei_01.2024_subsidio_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1413/pl_01.2024_tendas_violetas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1414/pl_06.2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1426/pl_01.2024_dia_dos_desbravadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1436/pl_08.2024_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1437/pl_09.2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1438/pl_10.2024_altera_lei_340.2007_progressao_automatica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1441/pl_11.2024_regulamentacao_de_portaria_ministerial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1445/pl_01.2024_utilidade_publica_loja_marconica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1444/projeto_de_emenda_a_lei_organica_10.2024_final_2.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1399/pl_05.2023_cria_a_secretaria_mun._de_cultura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1440/plc_01.2024_altera_a_lei_579.2023_assessor_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1446/projeto_de_emenda_ao_regimento_interno_2024_final.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1417/decreto_01.2024_ratifica_parecer_tce_contas_prefeito_2020_e_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_01.2024_arborizacao_vila_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_02.2024_praca_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_03.2024_estrada_da_eta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_04.2024_rua_c_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_01.2024_apoio_aos_pais_de_criancas_pcds.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1406/indicacao_01.2024_rua_expedito_araujo_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_03.2024_restaurar_atras_do_forum.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_04.2024_identificacao_do_autista.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_05.2024_calcamento_rua_piaui_no_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_06.2024_prolongamento_da_rua_c_para_a_delegacia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_01.2024_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_07.2024_triatlo_no_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_08.2024_voleibol_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_09.2024_repovoamento_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_10.2024_estruturacao_da_sec_de_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_11.2024_redutor_de_velocidade_em_alexandrino.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_12.2024_acoes_para_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_02.2024_melhorias_no_cemieio_publico.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_13.2024_sinalizacao_em_cruzamentos_no_centro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_14.2024_wifi_livre_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_05.2024_quebramolas_genaro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_04.2024_regulamentacao_de_portaria_ministerial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_15.2024_rolo_compressor.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_16.2024_praca_de_eventos_na_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1433/indicacao_17.2024_energia_solar_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1434/indicacao_18.2024_centro_digital_na_biblioteca_publica.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1435/indicacao_19.2024_transformador_de_alta_para_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_05.2024_piso_salarial_dos_medicos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_02.2024_professor_de_letras_espanhol.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_20.2024_quebramolas_hb_fitness.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2024/1447/indicacao_03.2024_medicacoes_continuas_em_domicilio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>