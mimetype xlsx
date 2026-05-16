--- v0 (2026-02-15)
+++ v1 (2026-05-16)
@@ -54,1194 +54,1194 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Guadalupe - PMG</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1449/pl_01.2025_reajuste_do_magisterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1449/pl_01.2025_reajuste_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores profissionais do Magistério da Educação Básica do Município de Guadalupe, para fim de adequação ao piso nacional dos profissionais da educação básica, nos termos da Lei Federal n° 11.738/2008</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dr. Dilson</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1471/pl_01.2025_programa_educacao_no_transito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1471/pl_01.2025_programa_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Educação do Trânsito”, nas Escolas da Rede Municipal de Ensino Fundamental do Município de Guadalupe, Estado do Piauí.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Amadeu Júnior</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1475/pl_01.2025_remicao_de_foro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1475/pl_01.2025_remicao_de_foro.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da remição de foro de imóveis enfitêuticos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Lorena Antunes</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1486/pl_01.2025_centro_de_referencia_da_educacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1486/pl_01.2025_centro_de_referencia_da_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do prédio público do Centro de Referência da Educação Infantil de: Professora Jozélia Figueiredo, e adota outras providências.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1496/pl_02.2025_nomeia_rua_no_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1496/pl_02.2025_nomeia_rua_no_coqueiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da via localizada perpendicular à Rua Mariana de Castro, iniciada em frente à residência do Sr. Iramar, entre o Centro e o Bairro Coqueiro, com o nome de José Lourismar Corrêa, e dá outras providências.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1497/pl_02.2025_programa_visao_legal_na_terceira_idade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1497/pl_02.2025_programa_visao_legal_na_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Visão Legal na Terceira Idade no Município de Guadalupe e dá outras providências.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1498/pl_02.2025_ldo_2026.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1498/pl_02.2025_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Lei de Diretrizes Orçamentarias - LDO para a elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2026 e elaboração Plano Plurianual do período 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Adão Moura</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1507/pl_01.2025_divulgacao_de_medicamentos_disponiveis_ass.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1507/pl_01.2025_divulgacao_de_medicamentos_disponiveis_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicação, através do site da Prefeitura Municipal de Guadalupe, e/ou meio de comunicação competente, a listagem de medicamentos de distribuição gratuita disponíveis na Unidades Básicas de Saúde e da outras providências.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1515/pl_03.2025_sistema_municipal_de_defesa_do_consumidor.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1515/pl_03.2025_sistema_municipal_de_defesa_do_consumidor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor – SMDC – institui a Coordenadoria Municipal de Proteção e Defesa do Consumidor – PROCON, o Conselho Municipal de Proteção e Defesa do Consumidor – CONDECON, o Fundo Municipal de Proteção e Defesa do Consumidor – FMPDC e autoriza o Chefe do Executivo Municipal a firmar acordo de cooperação técnica com o Ministério Público do Estado do Piauí, através do PROCON - MPPI, e dá outras providências.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1527/pl_04.2025_altera_lei_509.2019_valor_de_multas_de_queimada.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1527/pl_04.2025_altera_lei_509.2019_valor_de_multas_de_queimada.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Lei Municipal nº 509, de 28 de março de 2019 que dispõe sobre a política municipal do meio ambiente no Município de Guadalupe, cria o fundo municipal de meio ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1528/pl_05.2025_limpeza_de_terrenos_baldios.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1528/pl_05.2025_limpeza_de_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos urbanos baldios do Município de Guadalupe e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1531/pl_06.2024_ppa_2026-2029.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1531/pl_06.2024_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do período de 2026 a 2029, do Município de Guadalupe, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1532/pl_07.2024_ldo_2026.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1532/pl_07.2024_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Guadalupe, Estado do Piauí, para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1542/pl_09.2025_abono_acs_e_ace.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1542/pl_09.2025_abono_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate a Endemias (ACE), vinculados às equipes de saúde da família, incentivo financeiro adicional, na forma de abono, competência 2025, repassado pelo Fundo Nacional de Saúde ao Fundo Municipal de Saúde de Guadalupe e dá outras providências.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Lorena Antunes, Naum Passos, Vanuza Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1488/proposta_de_emenda_a_lei_organica_11.2025.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1488/proposta_de_emenda_a_lei_organica_11.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica Municipal, nos termos que especifica.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1540/pl_08.2025_secretaria_de_inclusao_e_procon.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1540/pl_08.2025_secretaria_de_inclusao_e_procon.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da SECRETARIA MUNICIPAL DE INCLUSÃO DAS PESSOAS COM DEFICIÊNCIA (SEMIPD) e outros cargos, alterando e acrescentando dispositivos a Lei nº 546/2021 de 07 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>PEMM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
     <t>Adão Moura, Amadeu Júnior, Domingos Martins, Dr. Dilson, João Martins, Lorena Antunes, Naum Passos, Tharlis Santos, Vanuza Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1514/emenda_01.2025_ldo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1514/emenda_01.2025_ldo.pdf</t>
   </si>
   <si>
     <t>Inclui o Inciso X do Artigo 12 no Projeto de Lei n° 02/2025 de 11 de abril de 2025.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1450/pr_02.2025_identidade_funcional.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1450/pr_02.2025_identidade_funcional.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identidade Funcional dos Vereadores da Câmara Municipal de Guadalupe, Estado do Piauí.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_emenda_ao_regimento_interno_2025.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_emenda_ao_regimento_interno_2025.pdf</t>
   </si>
   <si>
     <t>Altera e ajusta o Regimento Interno da Câmara Municipal de Guadalupe, Estado do Piauí.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1518/r042025_balancetes_do_executivo_ass.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1518/r042025_balancetes_do_executivo_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de balancetes da Prefeitura Municipal de Guadalupe, após análise pelo Tribunal de Contas e decorrido o prazo de 5 (cinco) anos da votação das contas pelo Plenário da Câmara Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1503/decreto_03.2025_ratifica_parecer_tce_contas_prefeito_2022.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1503/decreto_03.2025_ratifica_parecer_tce_contas_prefeito_2022.docx</t>
   </si>
   <si>
     <t>Aprova as contas do Executivo Municipal referentes aos exercícios do ano de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tharlis Santos</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_01.2025_transporte_estudantil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_01.2025_transporte_estudantil.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a disponibilização de um ônibus da Secretaria Municipal de Educação para atender ao transporte dos alunos de ensino técnico e superior que vão diariamente para a cidade de Floriano.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>Domingos Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_01.2025_redutor_de_velocidade_nas_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_01.2025_redutor_de_velocidade_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a implantação de faixa de pedestres elevada que também servirá como redutor de velocidade.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_02.2025_bueiros_em_localidades_na_zona_rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_02.2025_bueiros_em_localidades_na_zona_rural.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a implantação de bueiros (passagem molhada) nas localidades Cana Brava, Vereda da Ilha e Curralinho.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_03.2025_roco_estradas_vicinais.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_03.2025_roco_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a realização de roço nas estradas vicinais do município.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_04.2025_posto_medico_e_gabinete_odontologico_na_salinas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_04.2025_posto_medico_e_gabinete_odontologico_na_salinas.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a construção de um posto de saúde com gabinete odontológico na localidade Salinas.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_01.2025_multirao_de_limpeza.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_01.2025_multirao_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a realização de mutirão de limpeza nos bairros da nossa cidade, de forma sistematizada.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_02.2025_dentista_plantonista_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_02.2025_dentista_plantonista_hospital.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, que seja disponibilizado novamente o odontólogo plantonista no Hospital Municipal de Guadalupe.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_03.2025_neuropediatra.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_03.2025_neuropediatra.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Saúde, que seja contratado para atender nas unidades básicas de saúde um Neuropediatra, para atender nossas crianças, pelo menos, uma vez por mês em cada posto de saúde.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_02.2025_estradao_do_projeto.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_02.2025_estradao_do_projeto.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a sinalização horizontal e vertical e redutores de velocidade (tartarugas ou quebra-molas) na PI218 / BR135, próximo a entrada do Projeto Platôs de Guadalupe, como, também, na estrada que passa em frente a ACIPE, pois a mesma não tem nenhuma sinalização viária.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>João Martins</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_01.2025_sinalizacao_de_transito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_01.2025_sinalizacao_de_transito.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de sinalização nos cruzamentos das proximidades do Mercado Central e nas proximidades da residência do senhor Pedro Sá.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_02.2025_faixa_de_pedestres_na_escolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_02.2025_faixa_de_pedestres_na_escolas.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de faixa de pedestres e redutores de velocidade em frente as escolas municipais: Alexandrino Mousinho, Olindina Silva, Raimundo Nonato e Hipólito Araripe.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_03.2025_prologamento_de_rua.docx.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_03.2025_prologamento_de_rua.docx.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a abertura da Rua Afonso Alves Cardoso, próximo ao senhor Raimundo Bezerra, até as proximidades do cemitério local.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_04.2025_calcamento_rua_elisio_mousinho.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_04.2025_calcamento_rua_elisio_mousinho.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamento no trecho da rua Elísio Mousinho, próximo a casa do senhor Neném Machado.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>Naum Passos</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_01.2025_ajuda_de_custo_estudantil.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_01.2025_ajuda_de_custo_estudantil.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Educação e Secretaria Municipal de Assistência Social, a implantação de Bolsa Formação aos estudantes de baixa renda que frequentam curso técnico ou de nível superior</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_05.2025_quadra_de_areia_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_05.2025_quadra_de_areia_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a construção de uma quadra de areia para voleibol no Bairro Cruzeta, ao lado da Quadra de Esportes da Praça.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_06.2025_alimentacao_na_casa_de_guadalupe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_06.2025_alimentacao_na_casa_de_guadalupe.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a disponibilização de refeições para os pacientes em tratamento de saúde que estão na Casa de Guadalupe em Teresina.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_07.2025_lixeiras_paredao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_07.2025_lixeiras_paredao.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a disponibilização de lixeiras a cada 500m na estrada que inicia no aeroporto até o fim do paredão.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_08.2025_distribuicao_de_agua_no_interior.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_08.2025_distribuicao_de_agua_no_interior.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a criação de um cronograma sobre a distribuição de água na zona rural pelo carro pipa.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_02.2025_revitalizacao_de_pracas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_02.2025_revitalizacao_de_pracas.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a revitalização das praças do Bairro Coqueiro e da Vila Parnaíba.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_03.2025_estrada_da_quadra_-_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_03.2025_estrada_da_quadra_-_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, o conserto da estrada que liga o Bairro Coqueiro à Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_03.2025_estrada_bela_vista_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_03.2025_estrada_bela_vista_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a realização de serviço de terraplanagem na estrada que liga o Cemitério no Bairro Bela Vista ao Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_04.2025_calcamento_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_04.2025_calcamento_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a continuidade do calçamento na Rua Raimundo Figueiredo, indo do encontro com a Rua I em direção à Rua Veríssimo Gabriel até o encontro com a Avenida dos Irrigantes, no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_05.2025_calcamento_rua_da_eta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_05.2025_calcamento_rua_da_eta.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação do calçamento na Rua da ETA no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_06.2025_reajuste_servidores_nivel_tecnico_e_superior_e_motoristas_samu.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_06.2025_reajuste_servidores_nivel_tecnico_e_superior_e_motoristas_samu.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Planejamento e Gestão, o estudo de viabilidade para o reajuste salarial (reposição da inflação) dos servidores municipais de nível técnico e nível superior; como também a valorização salarial dos motoristas do SAMU e das ambulâncias do Hospital Municipal.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_04.2025_alteracao_da_lei_do_incentivo_a_saude.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_04.2025_alteracao_da_lei_do_incentivo_a_saude.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através das Secretarias Municipais de Planejamento e Gestão e de Saúde, que seja incluído os(as) recepcionistas das Unidades Básicas de Saúde na Lei Municipal nº. 627/2024 de 05 de novembro de 2024 e que seja alterado ao Anexo I para quantificar valores em moeda corrente ao invés de porcentagem, como sugestão seja tabela.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_09.2025_paradas_de_onibus.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_09.2025_paradas_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a construção de paradas de ônibus e recuperação das paradas em frente ao Estádio Júlio César e da Praça ao lado da Unidade Básica de Saúde no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_10.2025_caixas_dagua_na_zona_rural.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_10.2025_caixas_dagua_na_zona_rural.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a disponibilização de caixas de contenção de água para as localidades Limoeiro e Atoleiro e demais que precisem.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Adão Moura, Tharlis Santos</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_05.2025_poco_no_atoleiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_05.2025_poco_no_atoleiro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, junto ao Departamento de Obras Contra a Seca – DNOCS, a perfuração de poço artesiano na Localidade Atoleiro na Zona Rural do Município.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_06.2025_pracas_vila_parnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_06.2025_pracas_vila_parnaiba.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a revitalização das praças no Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_07.2025_polo_esportivo_simorelda.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_07.2025_polo_esportivo_simorelda.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a reforma do Ginásio Simorelda Passos de Morais no Bairro Vila Parnaíba, como também a construção de uma quadra de futebol de areia ao lado do ginásio e a construção de um passeio com academia ao ar livre.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_08.2025_terreno_para_associacao_vparnaiba.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_08.2025_terreno_para_associacao_vparnaiba.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a doação de um terreno para a Associação de Moradores do Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_09.2025_multiracao_de_identificacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_09.2025_multiracao_de_identificacao.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a realização de mutirão de emissão de carteira de identificação nacional nas escolas no município.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_10.2025_cci_no_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_10.2025_cci_no_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a reativação do Centro de Convivência dos Idosos no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_04.2025_capela_no_cemiterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_04.2025_capela_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a construção de um espaço coberto (uma espécie de capela), no cemitério local de Guadalupe.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_05.2025_calcamento_em_ruas_no_centro_e_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_05.2025_calcamento_em_ruas_no_centro_e_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamentos na parte Sul das ruas: Elisio Mousinho, Afonso Alves Cardoso, Félix Pereira de Sá, Marcolina Cardos Alencar e Marcolina Borges da Silva transversais à Rua Mariana de Castro, como também na rua lateral ao Hospital Municipal de Guadalupe.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_11.2025_polo_esportivo_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_11.2025_polo_esportivo_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a construção de Quadra poliesportiva no Bairro Coqueiro, como também a reativação do campo de futebol de areia, onde é realizado o jogo das cocotas, em frente ao Clube da Joaninha e a construção de um passeio com academia ao ar livre.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_06.2025_ferias_e_licenca_paternidade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_06.2025_ferias_e_licenca_paternidade.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a conclusão do canal pluvial da Quadra 01 à Quadra 02 do Bairro Vila Parnaíba.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_06.2025_ferias_e_licenca_paternidade.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_06.2025_ferias_e_licenca_paternidade.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 237, de 30 de julho de 1997, que “Institui o regime Jurídico Único e estatuto dos Servidores Públicos do Município de Guadalupe, Estado do Piauí, e dá outras providências”.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_11.2025_corredor_de_caminha_av_irrigantes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_11.2025_corredor_de_caminha_av_irrigantes.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a construção de uma passarela de caminhada na Avenida dos Irrigantes iniciando no começo do Loteamento Edvaldo Alencar até o entroncamento (trevo) com a Rua Raimundo Saraiva Cipriano.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_12.2025_corredor_de_caminhada_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_12.2025_corredor_de_caminhada_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a construção de uma passarela de caminhada iniciando no começo da Avenida Manoel Ribeiro da Fonseca (saída da cidade - Placas) até depois do Matadouro Público.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_12.2025_bueiro_e_estrada_quadra_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_12.2025_bueiro_e_estrada_quadra_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a construção de Quadra poliesportiva no Bairro Coqueiro, como também a conserto do bueiro da estrada que liga os Bairros: Vila Boa Esperança e Coqueiro, como também a implantação de calçamento nessa estrada.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_07.2025_redutor_de_velocidade_av_dos_imigrantes.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_07.2025_redutor_de_velocidade_av_dos_imigrantes.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de redutores de velocidade na avenida dos irrigantes nas proximidades do loteamento Edvaldo Alencar.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_08.2025_blitz_educativa_uso_de_capacete.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_08.2025_blitz_educativa_uso_de_capacete.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Polícia Militar, a realização de blitz educativas, para uso obrigatório do capacete pelos usuários de motocicletas no Município.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_09.2025_bueiro_no_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_09.2025_bueiro_no_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, o conserto de um bueiro na rua do senhor Bananeira no sentido da rua militar</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_13.2025_aumentar_area_do_cemiterio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_13.2025_aumentar_area_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a aquisição de área para aumentar o terreno do cemitério público municipal.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1505/pl_01.2025_programa_educacao_no_transito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1505/pl_01.2025_programa_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a reconstrução do portal na entrada da cidade adicionando uma estátua de Nossa Senhora de Guadalupe, assim como a reforma da estátua em frente à Igreja Matriz.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_01.2025_cameras_de_seguranca_nas_ubs_e_hospital_ass.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_01.2025_cameras_de_seguranca_nas_ubs_e_hospital_ass.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo senhor Prefeito, após ouvido o Plenário na forma regimental, a implantação de câmeras de segurança nas Unidades Básicas de Saúde e no Hospital Municipal.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_07.2025_redutores_de_velocidade_na_rua_c_cruzeta.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_07.2025_redutores_de_velocidade_na_rua_c_cruzeta.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de redutores de velocidade na Rua C, Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_13.2025_canal_de_escoamento_pluvial.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_13.2025_canal_de_escoamento_pluvial.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a conclusão do canaleta de escoamento de águas pluviais na divisão dos bairros: Centro e Bela Vista.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_14.2025_casas_de_palha.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_14.2025_casas_de_palha.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal do Trabalho e Desenvolvimento Social, a doação de telhado completo (telhas de cerâmicas e madeiramento) para as casas cobertas por palhas de pessoas carentes de nosso Munícipio.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_06.2025_climatizados_casa_de_guadalupe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_06.2025_climatizados_casa_de_guadalupe.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, instalação de climatizadores para a Casa de Guadalupe na nossa Capital Teresina.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_10.2025_sinalizacao_dos_quebramolas.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_10.2025_sinalizacao_dos_quebramolas.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a sinalização, pintura com tinta fosforescente, dos redutores de velocidade, quebra-molas, no município de Guadalupe.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_14.2025_seguranca_pm_no_hospital.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_14.2025_seguranca_pm_no_hospital.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, que seja reativado o convênio entre a Prefeitura Municipal e a Polícia Militar, para que sempre tenha um policial militar na segurança do Hospital Municipal.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_11.2025_cadeira_de_rodas_na_identificacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_11.2025_cadeira_de_rodas_na_identificacao.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a disponibilização de uma cadeira de rodas para a sala do setor de identificação digital na Prefeitura Municipal de Guadalupe.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_15.2025_fabrica_de_gelo.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_15.2025_fabrica_de_gelo.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a reativação da fábrica de gelo no Bairro Vila Parnaíba (140).</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_07.2025_praca_na_140.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_07.2025_praca_na_140.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a construção de uma praça na Vila Parnaíba (140) no terreno em frente à residência a dona Maria Moura e implantação de calçamento na Rua SE/BANABUIU.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_16.2025_reparo_calcamento_vbe.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_16.2025_reparo_calcamento_vbe.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, o reparo nas ruas com calçamento no Bairro Vila Boa Esperança, assim na iluminação pública desse Bairro.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_08.2025_reforma_da_praca_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_08.2025_reforma_da_praca_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a reforma da praça Américo de Castro Brasileiro do Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_09.2025_manutencao_de_calcamento_no_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_09.2025_manutencao_de_calcamento_no_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, o reparo do calçamento no Bairro Coqueiro.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_17.2025_calcamento_rua_f.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_17.2025_calcamento_rua_f.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a implantação de calçamento na Rua F, Bairro Cruzeta, na parte faltante que compreende entre a casa do senhor Adão da serraria e a vacaria do finado Dr. João Luiz.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Vanuza Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_01.2025_porto_no_rio_parnaiba_coqueiro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_01.2025_porto_no_rio_parnaiba_coqueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura e Meio Ambiente, que seja construído um porto para embarcação no Bairro Coqueiro NO RIO PARNAÍBA PRÓXIMO AO ANTIGO MATADOURO JUNTAMENTE COM ILUMINAÇÃO onde a maioria dos pescadores de nossa cidade ancoram seus barcos.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_18.2025_iluminaca_estadio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_18.2025_iluminaca_estadio.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a recuperação da iluminação do Estádio Municipal Júlio César.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_08.2025_abertura_de_rua_joao_pinheiro_e_trevo.docx</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_08.2025_abertura_de_rua_joao_pinheiro_e_trevo.docx</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a abertura de uma rua que seria a continuação da rua que vindo da Rua Mariana de Castro e que passa ao lado Mercadinho Moreira e da Unidade Escolar João Pinheiro e irá até o trevo do Balneário Belém Brasília.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_09.2025_reforma_do_clube_municipal_mandacaru.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_09.2025_reforma_do_clube_municipal_mandacaru.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através das Secretarias Municipais de Infraestrutura e Cultura, Turismo e Lazer, a reforma do Clube Municipal Mandacaru.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_15.2025_disponibilizar_caminhao_pequeno.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_15.2025_disponibilizar_caminhao_pequeno.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, que disponibilizado um caminhão pequeno (3/4) para atender a população carente e da zona rural de nosso município.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_02._2025_melhorias_no_refeitorio.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_02._2025_melhorias_no_refeitorio.pdf</t>
   </si>
   <si>
     <t>Indico o Excelentíssimo Senhor Prefeito, após ouvir o plenário na forma regimental, através da Secretaria Municipal de EDUCAÇÃO e INFRAESTRUTURA, que seja ampliado de forma adequada o refeitório das escolas com REGIME INTEGRAL, tanto o espaço de alimentação como o local onde são feitas às refeições.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_19.2025_arquibancada_quadra_hipolito.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_19.2025_arquibancada_quadra_hipolito.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através das Secretarias Municipais de Educação e Infraestrutura, a implantação de uma arquibancada na quadra da Escola Municipal Hipólito Araripe, no Bairro Cruzeta.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_12.2025_revitalizacao_parque_infantil_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_12.2025_revitalizacao_parque_infantil_centro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a revitalização do parquinho infantil na Praça da Igreja Matriz no Centro da cidade.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_10.2025_reforma_da_lavanderia_bela_vista.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_10.2025_reforma_da_lavanderia_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a reforma da lavanderia pública no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_20.2025_ampliacao_da_sala_de_identificacao.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_20.2025_ampliacao_da_sala_de_identificacao.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a ampliação da sala de identificação na sede da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_02.2025_reparo_nas_ruas_asfaltadas_da_vila_boa_esperanca.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_02.2025_reparo_nas_ruas_asfaltadas_da_vila_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a manutenção das ruas asfaltadas na Vila Boa Esperança.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_11.2025_estacionamento_praca_cesar_cals.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_11.2025_estacionamento_praca_cesar_cals.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvir o plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, a construção de estacionamento na praça César Cals, Bairro: Centro.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_11.2025_alargamento_de_ruas_centro.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_11.2025_alargamento_de_ruas_centro.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, através da Secretaria Municipal de Infraestrutura, o alargamento das ruas da praça Cesar Cals.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1472/requerimento_01.2025_sancao_de_projetos_de_lei.pdf</t>
+    <t>http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1472/requerimento_01.2025_sancao_de_projetos_de_lei.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao senhor Prefeito Municipal, após ouvido o Plenário na forma regimental, a sanção do Projetos de Lei de minha autoria: nº. 01/2020 de 17 de fevereiro de 2020 que Autoriza o Poder Executivo Municipal a criar o “Programa Transporte Pela Vida” para atendimento de paciente em tratamento de saúde” e nº. 02/2020 de 17 de fevereiro de 2020 que Autoriza o Poder Executivo Municipal a criar o “Programa Alimento Pela Vida” para atendimento de paciente em tratamento de saúde; ambos aprovados por unanimidade na sessão de 07 de dezembro de 2020 e encaminhados à Prefeitura através do ofício nº 37/2020 de 08 de dezembro de 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1548,67 +1548,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1449/pl_01.2025_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1471/pl_01.2025_programa_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1475/pl_01.2025_remicao_de_foro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1486/pl_01.2025_centro_de_referencia_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1496/pl_02.2025_nomeia_rua_no_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1497/pl_02.2025_programa_visao_legal_na_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1498/pl_02.2025_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1507/pl_01.2025_divulgacao_de_medicamentos_disponiveis_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1515/pl_03.2025_sistema_municipal_de_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1527/pl_04.2025_altera_lei_509.2019_valor_de_multas_de_queimada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1528/pl_05.2025_limpeza_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1531/pl_06.2024_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1532/pl_07.2024_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1542/pl_09.2025_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1488/proposta_de_emenda_a_lei_organica_11.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1540/pl_08.2025_secretaria_de_inclusao_e_procon.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1514/emenda_01.2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1450/pr_02.2025_identidade_funcional.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_emenda_ao_regimento_interno_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1518/r042025_balancetes_do_executivo_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1503/decreto_03.2025_ratifica_parecer_tce_contas_prefeito_2022.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_01.2025_transporte_estudantil.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_01.2025_redutor_de_velocidade_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_02.2025_bueiros_em_localidades_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_03.2025_roco_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_04.2025_posto_medico_e_gabinete_odontologico_na_salinas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_01.2025_multirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_02.2025_dentista_plantonista_hospital.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_03.2025_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_02.2025_estradao_do_projeto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_01.2025_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_02.2025_faixa_de_pedestres_na_escolas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_03.2025_prologamento_de_rua.docx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_04.2025_calcamento_rua_elisio_mousinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_01.2025_ajuda_de_custo_estudantil.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_05.2025_quadra_de_areia_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_06.2025_alimentacao_na_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_07.2025_lixeiras_paredao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_08.2025_distribuicao_de_agua_no_interior.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_02.2025_revitalizacao_de_pracas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_03.2025_estrada_da_quadra_-_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_03.2025_estrada_bela_vista_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_04.2025_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_05.2025_calcamento_rua_da_eta.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_06.2025_reajuste_servidores_nivel_tecnico_e_superior_e_motoristas_samu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_04.2025_alteracao_da_lei_do_incentivo_a_saude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_09.2025_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_10.2025_caixas_dagua_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_05.2025_poco_no_atoleiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_06.2025_pracas_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_07.2025_polo_esportivo_simorelda.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_08.2025_terreno_para_associacao_vparnaiba.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_09.2025_multiracao_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_10.2025_cci_no_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_04.2025_capela_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_05.2025_calcamento_em_ruas_no_centro_e_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_11.2025_polo_esportivo_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_06.2025_ferias_e_licenca_paternidade.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_06.2025_ferias_e_licenca_paternidade.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_11.2025_corredor_de_caminha_av_irrigantes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_12.2025_corredor_de_caminhada_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_12.2025_bueiro_e_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_07.2025_redutor_de_velocidade_av_dos_imigrantes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_08.2025_blitz_educativa_uso_de_capacete.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_09.2025_bueiro_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_13.2025_aumentar_area_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1505/pl_01.2025_programa_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_01.2025_cameras_de_seguranca_nas_ubs_e_hospital_ass.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_07.2025_redutores_de_velocidade_na_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_13.2025_canal_de_escoamento_pluvial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_14.2025_casas_de_palha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_06.2025_climatizados_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_10.2025_sinalizacao_dos_quebramolas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_14.2025_seguranca_pm_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_11.2025_cadeira_de_rodas_na_identificacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_15.2025_fabrica_de_gelo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_07.2025_praca_na_140.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_16.2025_reparo_calcamento_vbe.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_08.2025_reforma_da_praca_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_09.2025_manutencao_de_calcamento_no_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_17.2025_calcamento_rua_f.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_01.2025_porto_no_rio_parnaiba_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_18.2025_iluminaca_estadio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_08.2025_abertura_de_rua_joao_pinheiro_e_trevo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_09.2025_reforma_do_clube_municipal_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_15.2025_disponibilizar_caminhao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_02._2025_melhorias_no_refeitorio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_19.2025_arquibancada_quadra_hipolito.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_12.2025_revitalizacao_parque_infantil_centro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_10.2025_reforma_da_lavanderia_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_20.2025_ampliacao_da_sala_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_02.2025_reparo_nas_ruas_asfaltadas_da_vila_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_11.2025_estacionamento_praca_cesar_cals.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_11.2025_alargamento_de_ruas_centro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1472/requerimento_01.2025_sancao_de_projetos_de_lei.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1449/pl_01.2025_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1471/pl_01.2025_programa_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1475/pl_01.2025_remicao_de_foro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1486/pl_01.2025_centro_de_referencia_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1496/pl_02.2025_nomeia_rua_no_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1497/pl_02.2025_programa_visao_legal_na_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1498/pl_02.2025_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1507/pl_01.2025_divulgacao_de_medicamentos_disponiveis_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1515/pl_03.2025_sistema_municipal_de_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1527/pl_04.2025_altera_lei_509.2019_valor_de_multas_de_queimada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1528/pl_05.2025_limpeza_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1531/pl_06.2024_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1532/pl_07.2024_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1542/pl_09.2025_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1488/proposta_de_emenda_a_lei_organica_11.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1540/pl_08.2025_secretaria_de_inclusao_e_procon.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1514/emenda_01.2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1450/pr_02.2025_identidade_funcional.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_emenda_ao_regimento_interno_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1518/r042025_balancetes_do_executivo_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1503/decreto_03.2025_ratifica_parecer_tce_contas_prefeito_2022.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_01.2025_transporte_estudantil.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_01.2025_redutor_de_velocidade_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_02.2025_bueiros_em_localidades_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_03.2025_roco_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_04.2025_posto_medico_e_gabinete_odontologico_na_salinas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_01.2025_multirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_02.2025_dentista_plantonista_hospital.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_03.2025_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_02.2025_estradao_do_projeto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_01.2025_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_02.2025_faixa_de_pedestres_na_escolas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_03.2025_prologamento_de_rua.docx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_04.2025_calcamento_rua_elisio_mousinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_01.2025_ajuda_de_custo_estudantil.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_05.2025_quadra_de_areia_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_06.2025_alimentacao_na_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_07.2025_lixeiras_paredao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_08.2025_distribuicao_de_agua_no_interior.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_02.2025_revitalizacao_de_pracas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_03.2025_estrada_da_quadra_-_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_03.2025_estrada_bela_vista_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_04.2025_calcamento_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_05.2025_calcamento_rua_da_eta.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_06.2025_reajuste_servidores_nivel_tecnico_e_superior_e_motoristas_samu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_04.2025_alteracao_da_lei_do_incentivo_a_saude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_09.2025_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_10.2025_caixas_dagua_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_05.2025_poco_no_atoleiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_06.2025_pracas_vila_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_07.2025_polo_esportivo_simorelda.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_08.2025_terreno_para_associacao_vparnaiba.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_09.2025_multiracao_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_10.2025_cci_no_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_04.2025_capela_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_05.2025_calcamento_em_ruas_no_centro_e_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_11.2025_polo_esportivo_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_06.2025_ferias_e_licenca_paternidade.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_06.2025_ferias_e_licenca_paternidade.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_11.2025_corredor_de_caminha_av_irrigantes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_12.2025_corredor_de_caminhada_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_12.2025_bueiro_e_estrada_quadra_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_07.2025_redutor_de_velocidade_av_dos_imigrantes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_08.2025_blitz_educativa_uso_de_capacete.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_09.2025_bueiro_no_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_13.2025_aumentar_area_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1505/pl_01.2025_programa_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_01.2025_cameras_de_seguranca_nas_ubs_e_hospital_ass.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_07.2025_redutores_de_velocidade_na_rua_c_cruzeta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_13.2025_canal_de_escoamento_pluvial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_14.2025_casas_de_palha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_06.2025_climatizados_casa_de_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_10.2025_sinalizacao_dos_quebramolas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_14.2025_seguranca_pm_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_11.2025_cadeira_de_rodas_na_identificacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_15.2025_fabrica_de_gelo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_07.2025_praca_na_140.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_16.2025_reparo_calcamento_vbe.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_08.2025_reforma_da_praca_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_09.2025_manutencao_de_calcamento_no_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_17.2025_calcamento_rua_f.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_01.2025_porto_no_rio_parnaiba_coqueiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_18.2025_iluminaca_estadio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_08.2025_abertura_de_rua_joao_pinheiro_e_trevo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_09.2025_reforma_do_clube_municipal_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_15.2025_disponibilizar_caminhao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_02._2025_melhorias_no_refeitorio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_19.2025_arquibancada_quadra_hipolito.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_12.2025_revitalizacao_parque_infantil_centro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_10.2025_reforma_da_lavanderia_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_20.2025_ampliacao_da_sala_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_02.2025_reparo_nas_ruas_asfaltadas_da_vila_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_11.2025_estacionamento_praca_cesar_cals.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_11.2025_alargamento_de_ruas_centro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guadalupe.pi.leg.br/media/sapl/public/materialegislativa/2025/1472/requerimento_01.2025_sancao_de_projetos_de_lei.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>